--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61556731ce4b4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8972e5e3c8b6497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec757df2194144b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6ce36cde2e4478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a061f5c99d4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec757df2194144b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e7778aba5a84577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6ce36cde2e4478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,943</x:t>
-[...58 lines deleted...]
-          <x:t>143,848</x:t>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>143,951</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>