--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8972e5e3c8b6497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8610c79ce0443df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6ce36cde2e4478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11881e191ba5463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e7778aba5a84577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6ce36cde2e4478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daf99f928ab48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11881e191ba5463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>