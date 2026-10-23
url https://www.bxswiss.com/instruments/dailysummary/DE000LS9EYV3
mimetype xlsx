--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8610c79ce0443df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ae1e219b67403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11881e191ba5463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ab85efabc0422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daf99f928ab48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11881e191ba5463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb14d59daf346da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ab85efabc0422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>