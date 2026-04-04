--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2c31098a9e4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e5d44e2dfd44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R698cd061ae84429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4fe249177e46cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30349e38d914370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R698cd061ae84429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c13259b225941d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4fe249177e46cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>141,736</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,532</x:t>
-[...119 lines deleted...]
-          <x:t>141,147</x:t>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,898</x:t>
-[...463 lines deleted...]
-          <x:t>139,536</x:t>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>