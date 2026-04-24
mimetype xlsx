--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e5d44e2dfd44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bca58a6143c4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4fe249177e46cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d25b8662f54f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c13259b225941d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4fe249177e46cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87bbe72fd4e44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d25b8662f54f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>