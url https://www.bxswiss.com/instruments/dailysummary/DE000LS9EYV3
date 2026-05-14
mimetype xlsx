--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bca58a6143c4287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4d57490ac148fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d25b8662f54f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f12398dd504df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87bbe72fd4e44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d25b8662f54f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff0e94158324c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f12398dd504df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,981</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>142,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>141,381</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>141,589</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>