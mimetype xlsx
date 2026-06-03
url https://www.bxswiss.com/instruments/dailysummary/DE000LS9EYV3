--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4d57490ac148fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fa76e3268845a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f12398dd504df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa5b93561b7428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff0e94158324c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f12398dd504df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903f90d2d20641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa5b93561b7428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>141,381</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,247</x:t>
-[...117 lines deleted...]
-          <x:t>141,335</x:t>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>