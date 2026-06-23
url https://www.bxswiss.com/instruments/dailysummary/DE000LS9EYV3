--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fa76e3268845a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd73c24c32443e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa5b93561b7428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ed1b26faaf48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903f90d2d20641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa5b93561b7428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3480b076fe4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ed1b26faaf48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>141,414</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,295</x:t>
-[...544 lines deleted...]
-          <x:t>141,029</x:t>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>