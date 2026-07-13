--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd73c24c32443e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706c6c482cdf4996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ed1b26faaf48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4cdd9e961624130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3480b076fe4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ed1b26faaf48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2acd04c379487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4cdd9e961624130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>141,204</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,412</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>141,672</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,659</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,165</x:t>
-[...117 lines deleted...]
-          <x:t>142,456</x:t>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>