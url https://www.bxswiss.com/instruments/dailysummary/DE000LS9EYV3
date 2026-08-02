--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706c6c482cdf4996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e7300fa3454a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4cdd9e961624130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022974ea147a4344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2acd04c379487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4cdd9e961624130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0f70fca57a4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022974ea147a4344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,165</x:t>
-[...166 lines deleted...]
-          <x:t>141,865</x:t>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>142,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>