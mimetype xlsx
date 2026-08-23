--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e7300fa3454a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61556731ce4b4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022974ea147a4344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec757df2194144b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0f70fca57a4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022974ea147a4344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a061f5c99d4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec757df2194144b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma / Medizientechnik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>