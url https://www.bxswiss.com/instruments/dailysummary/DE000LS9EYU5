--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbebd9ef187244a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db6c367c84d4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc728a7706246f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16df022e7f20435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc307ee9dc014ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc728a7706246f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6127875c95a94809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16df022e7f20435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>86,678</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,604</x:t>
-[...566 lines deleted...]
-          <x:t>85,324</x:t>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>