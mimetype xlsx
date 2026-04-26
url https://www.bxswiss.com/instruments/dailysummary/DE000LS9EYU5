--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db6c367c84d4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ded6bdbd5914d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16df022e7f20435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e7152800d24394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6127875c95a94809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16df022e7f20435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a959d30ac045a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e7152800d24394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>86,161</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,023</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>86,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,425</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>