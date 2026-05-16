--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ded6bdbd5914d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3624c56c196c4148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e7152800d24394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7438e4f09664a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a959d30ac045a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e7152800d24394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e8d56e29494f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7438e4f09664a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,514</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>86,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,343</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>