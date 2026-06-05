--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3624c56c196c4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187cacfbe92e4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7438e4f09664a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2738fb012e7f447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e8d56e29494f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7438e4f09664a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda724f6a31bb450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2738fb012e7f447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,827</x:t>
-[...178 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,699</x:t>
-[...4 lines deleted...]
-          <x:t>86,596</x:t>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>86,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>