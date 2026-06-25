--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187cacfbe92e4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec224097faa940ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2738fb012e7f447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a316697dee45e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda724f6a31bb450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2738fb012e7f447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86cf315b10ea4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a316697dee45e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,699</x:t>
-[...4 lines deleted...]
-          <x:t>86,596</x:t>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...550 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>