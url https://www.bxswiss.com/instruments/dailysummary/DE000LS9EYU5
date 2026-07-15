--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec224097faa940ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9098d0805634da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a316697dee45e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336f8f1811f8420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86cf315b10ea4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a316697dee45e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e59536d753442ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336f8f1811f8420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>