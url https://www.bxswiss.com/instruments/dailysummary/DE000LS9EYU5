--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9098d0805634da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bdab993978439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336f8f1811f8420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaacbaf1829c4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e59536d753442ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336f8f1811f8420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab3bd78a93f4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaacbaf1829c4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>87,172</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>