--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bdab993978439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df57aea2fb44592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaacbaf1829c4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c1e7e2fed84dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab3bd78a93f4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaacbaf1829c4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e970c9933b44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c1e7e2fed84dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>88,593</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,493</x:t>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,571</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>88,669</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>88,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,693</x:t>
-[...166 lines deleted...]
-          <x:t>88,465</x:t>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>