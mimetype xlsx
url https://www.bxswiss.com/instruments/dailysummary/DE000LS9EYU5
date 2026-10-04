--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df57aea2fb44592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019b3b26fb0f4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c1e7e2fed84dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6791b70bd5fc40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e970c9933b44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c1e7e2fed84dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b3679ebe2e4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6791b70bd5fc40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>88,810</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>88,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,868</x:t>
-[...534 lines deleted...]
-          <x:t>89,302</x:t>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>