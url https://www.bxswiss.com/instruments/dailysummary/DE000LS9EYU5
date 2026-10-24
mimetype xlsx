--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019b3b26fb0f4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28592370adeb4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6791b70bd5fc40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46512df3fe814a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b3679ebe2e4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6791b70bd5fc40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb64d5b37806f4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46512df3fe814a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolidInvest 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>88,916</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>89,302</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,598</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>