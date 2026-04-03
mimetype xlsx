--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc513ef104b4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274e9ab4adad40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba0bf9774b64825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9032e86214894a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78be316771394547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba0bf9774b64825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a98b7ed3ba44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9032e86214894a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>