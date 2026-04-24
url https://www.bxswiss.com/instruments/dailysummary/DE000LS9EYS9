--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274e9ab4adad40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce6eaa1297a48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9032e86214894a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf72ccef5ea4870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a98b7ed3ba44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9032e86214894a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d1629cb575429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf72ccef5ea4870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>