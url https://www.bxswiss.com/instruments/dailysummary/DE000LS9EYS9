--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce6eaa1297a48b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6717a006f13e47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf72ccef5ea4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69c0be9f3894a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d1629cb575429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf72ccef5ea4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d9716a2cb34323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69c0be9f3894a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>