--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6717a006f13e47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb3530f71c74f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69c0be9f3894a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4b052c40184636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d9716a2cb34323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69c0be9f3894a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708ea5d01e1f4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4b052c40184636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>216,120</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,479</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>216,029</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>