--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb3530f71c74f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6148b7c409724c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4b052c40184636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91585815c66444de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708ea5d01e1f4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4b052c40184636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68fb2defa8f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91585815c66444de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>