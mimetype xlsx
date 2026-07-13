--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6148b7c409724c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7813e28d61647c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91585815c66444de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cbbc7dd7cb4056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68fb2defa8f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91585815c66444de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff32500389574e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cbbc7dd7cb4056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>