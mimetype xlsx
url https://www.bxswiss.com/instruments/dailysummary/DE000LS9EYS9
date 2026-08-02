--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7813e28d61647c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a739f0f8fcd4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cbbc7dd7cb4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4324ef9ab1e4d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff32500389574e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cbbc7dd7cb4056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24709f855c54a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4324ef9ab1e4d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>