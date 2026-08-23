--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a739f0f8fcd4718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4fb97e77b547d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4324ef9ab1e4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0495fc9733a94ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24709f855c54a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4324ef9ab1e4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e3c79e211a4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0495fc9733a94ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>