--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4fb97e77b547d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d2292bfd7243fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0495fc9733a94ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ac49e8b3b04935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e3c79e211a4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0495fc9733a94ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f2e12b47b34ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ac49e8b3b04935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>