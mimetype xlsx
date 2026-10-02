--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d2292bfd7243fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e65268ed6ae4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ac49e8b3b04935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bac72e642047b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f2e12b47b34ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ac49e8b3b04935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461bdbb3ef2e41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bac72e642047b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>