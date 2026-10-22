--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e65268ed6ae4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6362e6a7ef342fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bac72e642047b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52273b586ec406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461bdbb3ef2e41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bac72e642047b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b380bcae2c4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52273b586ec406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ausgewählte Value-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>