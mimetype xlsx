--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293830b5419d4198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55a86b1c374d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e38fa8427445d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1e685decd64803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdff322e4864833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e38fa8427445d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc140c4c2b84d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1e685decd64803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>253,516</x:t>
-[...75 lines deleted...]
-          <x:t>253,363</x:t>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>251,785</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>251,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>