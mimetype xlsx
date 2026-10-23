--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55a86b1c374d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f7e6688e7245d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1e685decd64803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271dbffd53d24193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc140c4c2b84d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1e685decd64803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933acd7a16b949a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271dbffd53d24193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,622</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>