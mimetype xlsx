--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f6c1a6e7b04933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382446a1536c46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3200bf6181cd4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6914a28635c44c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra400bdb12f654eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3200bf6181cd4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8832a2727ccd45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6914a28635c44c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>