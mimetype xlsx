--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382446a1536c46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf33b4e53ff34dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6914a28635c44c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d06514be1c4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8832a2727ccd45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6914a28635c44c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bccc9e8f1384093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d06514be1c4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>