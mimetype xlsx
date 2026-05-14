--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf33b4e53ff34dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4df3d8924a44b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d06514be1c4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc921e8dad3e4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bccc9e8f1384093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d06514be1c4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9192af4a21ad48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc921e8dad3e4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>