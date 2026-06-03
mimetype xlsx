--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4df3d8924a44b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb5ed6c46544260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc921e8dad3e4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41095d80ac414c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9192af4a21ad48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc921e8dad3e4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf532c7d83ddc4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41095d80ac414c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>