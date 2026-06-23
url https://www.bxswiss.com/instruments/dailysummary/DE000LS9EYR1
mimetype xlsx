--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb5ed6c46544260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9e4485639d4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41095d80ac414c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcac6c6276d4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf532c7d83ddc4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41095d80ac414c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bde991d34d4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcac6c6276d4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>