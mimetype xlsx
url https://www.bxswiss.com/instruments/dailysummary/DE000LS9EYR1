--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9e4485639d4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d6d461b5d04eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcac6c6276d4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28be2f8336c47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bde991d34d4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcac6c6276d4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b4f1f830e04855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28be2f8336c47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>