--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d6d461b5d04eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ac6b13b6d44dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28be2f8336c47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5949b8bd912454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b4f1f830e04855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28be2f8336c47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1592305ab57e4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5949b8bd912454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>