--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ac6b13b6d44dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c074bd2b90d4f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5949b8bd912454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51de7d145cdd4e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1592305ab57e4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5949b8bd912454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31488ebc5c244ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51de7d145cdd4e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,325</x:t>
@@ -737,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>