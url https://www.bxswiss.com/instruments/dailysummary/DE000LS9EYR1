--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c074bd2b90d4f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293830b5419d4198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51de7d145cdd4e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e38fa8427445d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31488ebc5c244ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51de7d145cdd4e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdff322e4864833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e38fa8427445d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amagosa Invest weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,566 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...285 lines deleted...]
-          <x:t>250,632</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>251,517</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>