--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d9b23821c744f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a9c138b1574c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d84722cdbb4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d45e60aa3d4b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c1454533ab4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d84722cdbb4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485ee55b106f4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d45e60aa3d4b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>