--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a9c138b1574c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925c85c341f54732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d45e60aa3d4b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff5011a381a46e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485ee55b106f4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d45e60aa3d4b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c500f71dd0c4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff5011a381a46e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>747,922</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>745,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,119</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>