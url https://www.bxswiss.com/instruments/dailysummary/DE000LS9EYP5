--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925c85c341f54732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fa7b9d3d0d4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff5011a381a46e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1086dbab2394069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c500f71dd0c4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff5011a381a46e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49aafe58abc94311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1086dbab2394069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>753,148</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,816</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>753,816</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>