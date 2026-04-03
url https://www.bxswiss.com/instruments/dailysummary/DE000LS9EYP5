--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05180cc54cf4501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d182d08a7b41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5848a8a8e14ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8fa76d674824ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79b60d2c1e94984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5848a8a8e14ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3d169f51654c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8fa76d674824ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>