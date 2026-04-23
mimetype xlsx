--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d182d08a7b41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c86fde8a56c46bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8fa76d674824ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c335fc21f084734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3d169f51654c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8fa76d674824ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39755e9fba204ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c335fc21f084734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>