--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c86fde8a56c46bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9276d8202db8485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c335fc21f084734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ad9e51494a4982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39755e9fba204ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c335fc21f084734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8cb57c733c4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ad9e51494a4982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>736,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>