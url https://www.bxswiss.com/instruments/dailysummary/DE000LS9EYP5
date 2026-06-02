--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9276d8202db8485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf0b236d0e04f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ad9e51494a4982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1db7e0091124bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8cb57c733c4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ad9e51494a4982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef2ecbef2234dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1db7e0091124bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>