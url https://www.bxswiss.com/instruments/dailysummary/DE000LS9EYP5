--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf0b236d0e04f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff593aba43e648ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1db7e0091124bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e132469a174627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef2ecbef2234dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1db7e0091124bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c8258f606d43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e132469a174627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>719,382</x:t>
-[...171 lines deleted...]
-          <x:t>736,404</x:t>
+          <x:t>700,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>