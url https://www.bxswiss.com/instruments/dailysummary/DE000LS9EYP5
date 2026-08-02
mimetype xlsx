--- v8 (2026-06-22)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff593aba43e648ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eee939261df4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e132469a174627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd709f37d82ab4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c8258f606d43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e132469a174627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9720861c0d7479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd709f37d82ab4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>703,926</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>