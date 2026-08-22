--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eee939261df4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d9b23821c744f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd709f37d82ab4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d84722cdbb4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9720861c0d7479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd709f37d82ab4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c1454533ab4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d84722cdbb4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>