--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd613dae847a5462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521690712b3d4247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f01ce2168a48cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c045bd25da74853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e2111e61124cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f01ce2168a48cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8d97007f574215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c045bd25da74853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>