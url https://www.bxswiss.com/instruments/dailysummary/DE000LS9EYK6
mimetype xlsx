--- v4 (2026-04-05)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521690712b3d4247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf29b170a7b4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c045bd25da74853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4880d695245943e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8d97007f574215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c045bd25da74853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb796da156ccb47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4880d695245943e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>185,408</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,949</x:t>
-[...355 lines deleted...]
-          <x:t>183,721</x:t>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>