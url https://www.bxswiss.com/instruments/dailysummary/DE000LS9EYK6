--- v5 (2026-05-01)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf29b170a7b4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6376606c86014b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4880d695245943e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989e7e9ae7304cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb796da156ccb47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4880d695245943e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0e763254ee43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989e7e9ae7304cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>184,355</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>