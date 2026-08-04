--- v6 (2026-06-05)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6376606c86014b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c04353110f847e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989e7e9ae7304cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ff1990cc414c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0e763254ee43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989e7e9ae7304cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6250105749ba41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ff1990cc414c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>204,022</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>