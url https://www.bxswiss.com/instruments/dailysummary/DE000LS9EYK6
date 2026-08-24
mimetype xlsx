--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c04353110f847e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a90bfa833b4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ff1990cc414c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b70fe0db31a468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6250105749ba41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ff1990cc414c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8615da874244f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b70fe0db31a468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>