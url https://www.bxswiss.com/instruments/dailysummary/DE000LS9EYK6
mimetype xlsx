--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a90bfa833b4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09704990b46434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b70fe0db31a468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5948f9827f32462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8615da874244f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b70fe0db31a468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d795f90b62d404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5948f9827f32462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>