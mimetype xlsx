--- v9 (2026-09-14)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09704990b46434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7397294cb9f149ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5948f9827f32462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e638da22504645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d795f90b62d404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5948f9827f32462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1477f38a9f204757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e638da22504645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>