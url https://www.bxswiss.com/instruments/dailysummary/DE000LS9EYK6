--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7397294cb9f149ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf061fe1bd60840ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e638da22504645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52a27455e544b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1477f38a9f204757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e638da22504645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19060961cf584fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52a27455e544b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment unterbewertete Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EYK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>214,567</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>