--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1dda2469d78459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra415ea5bdd6a4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racee8c27c3b44973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25bd694e5454bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ddf6d9903245b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racee8c27c3b44973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a690cb703a34902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25bd694e5454bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>206,864</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,461</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>210,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,055</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>