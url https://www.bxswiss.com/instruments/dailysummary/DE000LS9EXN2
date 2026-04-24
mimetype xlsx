--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra415ea5bdd6a4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621e4ea4ffe04b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25bd694e5454bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24eb5abbcdbc44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a690cb703a34902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25bd694e5454bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60318ea06de24157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24eb5abbcdbc44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>