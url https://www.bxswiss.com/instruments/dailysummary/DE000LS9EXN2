--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621e4ea4ffe04b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e51a7f0a44413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24eb5abbcdbc44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ac91f16a0e4dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60318ea06de24157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24eb5abbcdbc44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba24442884544bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ac91f16a0e4dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>