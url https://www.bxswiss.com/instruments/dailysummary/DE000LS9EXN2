--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e51a7f0a44413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra519d0680cc74963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ac91f16a0e4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb70cc7731b4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba24442884544bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ac91f16a0e4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c34dd32fd4b459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb70cc7731b4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>