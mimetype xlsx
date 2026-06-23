--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra519d0680cc74963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aaf966e267407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb70cc7731b4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b7021141a74887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c34dd32fd4b459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb70cc7731b4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63965b040a494815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b7021141a74887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>