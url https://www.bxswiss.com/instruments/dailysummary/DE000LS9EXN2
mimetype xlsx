--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aaf966e267407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa12ddcb5074199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b7021141a74887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b14125c5f3438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63965b040a494815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b7021141a74887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d441b3df425474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b14125c5f3438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>