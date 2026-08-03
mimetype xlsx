--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa12ddcb5074199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71507dd4ca1f4fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b14125c5f3438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96c4544bcdc4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d441b3df425474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b14125c5f3438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a18aca6fc9444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96c4544bcdc4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>