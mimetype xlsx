--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71507dd4ca1f4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebd3515026e4888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96c4544bcdc4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e190c051fe1421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a18aca6fc9444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96c4544bcdc4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2a7dfaa4a4402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e190c051fe1421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>