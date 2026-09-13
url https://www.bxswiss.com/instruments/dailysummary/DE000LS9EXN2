--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebd3515026e4888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6178be3d5c4024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e190c051fe1421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01421c554d6645ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2a7dfaa4a4402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e190c051fe1421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff4f686cbf6465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01421c554d6645ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>