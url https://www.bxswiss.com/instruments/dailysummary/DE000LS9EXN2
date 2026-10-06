--- v13 (2026-09-13)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6178be3d5c4024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209564f464d447d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01421c554d6645ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e41252318d4e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff4f686cbf6465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01421c554d6645ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c01f3782554e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e41252318d4e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>