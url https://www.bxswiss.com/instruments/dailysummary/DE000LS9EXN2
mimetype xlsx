--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209564f464d447d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20a6de5fe3040fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e41252318d4e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aeaf0f5ac324279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c01f3782554e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e41252318d4e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f8d311ceb34513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aeaf0f5ac324279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Key investment opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>