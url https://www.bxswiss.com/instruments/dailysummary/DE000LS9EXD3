--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8583d836b01f45fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43438bd0d70049db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb09087870b4b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8ba1ebb69f4e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774a0436553e4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb09087870b4b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9cab9db687410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8ba1ebb69f4e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>177,758</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>179,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>