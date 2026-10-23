--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43438bd0d70049db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495ac95b599d4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8ba1ebb69f4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623b39be4b534f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9cab9db687410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8ba1ebb69f4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe46fc05efbb4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623b39be4b534f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>