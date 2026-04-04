--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fe7ddd6d744d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde78ba05904b4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dff28f5501047b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06878f8fb2034c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c8f2298db04f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dff28f5501047b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9663d9f124a4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06878f8fb2034c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>173,911</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,624</x:t>
-[...620 lines deleted...]
-          <x:t>171,856</x:t>
+          <x:t>173,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>