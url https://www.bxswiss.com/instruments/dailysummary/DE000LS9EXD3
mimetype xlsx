--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde78ba05904b4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac19820b0534f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06878f8fb2034c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d47580c2c9d4150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9663d9f124a4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06878f8fb2034c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93878d6f58ae4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d47580c2c9d4150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>