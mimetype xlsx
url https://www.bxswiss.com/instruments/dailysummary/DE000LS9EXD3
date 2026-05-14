--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac19820b0534f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b13c0b2b2c1479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d47580c2c9d4150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f75b88097884990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93878d6f58ae4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d47580c2c9d4150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3976941f267645fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f75b88097884990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>175,023</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,472</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,124</x:t>
-[...58 lines deleted...]
-          <x:t>175,196</x:t>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>174,129</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>174,385</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>