--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b13c0b2b2c1479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd1b468e67d4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f75b88097884990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22342bde32034d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3976941f267645fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f75b88097884990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42922da75f064df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22342bde32034d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>174,129</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>174,023</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>