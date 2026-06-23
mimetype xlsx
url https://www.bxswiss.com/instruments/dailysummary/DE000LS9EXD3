--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd1b468e67d4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c00f4c0912454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22342bde32034d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0058142ddfbc437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42922da75f064df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22342bde32034d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e8b32bff4e4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0058142ddfbc437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>173,850</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>173,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>