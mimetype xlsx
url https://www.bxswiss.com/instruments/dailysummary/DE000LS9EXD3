--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c00f4c0912454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c4d40231bc49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0058142ddfbc437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb0d52cafcd4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e8b32bff4e4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0058142ddfbc437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34ca1a70f464c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb0d52cafcd4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>174,256</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>174,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,736</x:t>
-[...43 lines deleted...]
-          <x:t>174,793</x:t>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,592</x:t>
-[...75 lines deleted...]
-          <x:t>175,796</x:t>
+          <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,733</x:t>
-[...26 lines deleted...]
-          <x:t>175,454</x:t>
+          <x:t>174,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>