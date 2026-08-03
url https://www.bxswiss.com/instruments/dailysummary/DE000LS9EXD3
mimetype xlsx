--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c4d40231bc49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdc23825e6147f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb0d52cafcd4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c1e6d8d46e4c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34ca1a70f464c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb0d52cafcd4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d24f86ace4c47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c1e6d8d46e4c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>174,736</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>175,607</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>