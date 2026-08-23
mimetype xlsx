--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdc23825e6147f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680088319ac148ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c1e6d8d46e4c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6caa5dd295624832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d24f86ace4c47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c1e6d8d46e4c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbfd934912d4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6caa5dd295624832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>