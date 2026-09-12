--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680088319ac148ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8583d836b01f45fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6caa5dd295624832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb09087870b4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbfd934912d4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6caa5dd295624832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774a0436553e4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb09087870b4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GER TECH-CAP Risk-Return Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>177,001</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,806</x:t>
-[...16 lines deleted...]
-          <x:t>177,267</x:t>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,166</x:t>
-[...220 lines deleted...]
-          <x:t>177,294</x:t>
+          <x:t>177,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>