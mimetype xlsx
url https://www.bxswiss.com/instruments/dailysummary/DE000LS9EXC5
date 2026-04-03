--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620639bc590e436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cba4336c384faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959fc4a239ec4e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64477cf82914933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076aa1702d094eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959fc4a239ec4e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87082043123445e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64477cf82914933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,135</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,093</x:t>
-[...21 lines deleted...]
-          <x:t>26,088</x:t>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>25,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>