--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cba4336c384faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a77acd663a4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64477cf82914933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0966b1f0524cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87082043123445e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64477cf82914933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181cab3b8e6a4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0966b1f0524cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>