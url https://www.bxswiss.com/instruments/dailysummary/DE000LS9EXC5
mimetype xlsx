--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a77acd663a4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re162a807a06d46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0966b1f0524cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e1fe83a510496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181cab3b8e6a4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0966b1f0524cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6c21516d547a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e1fe83a510496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>26,185</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,152</x:t>
-[...21 lines deleted...]
-          <x:t>26,184</x:t>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>26,286</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>26,233</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,200</x:t>
-[...26 lines deleted...]
-          <x:t>26,206</x:t>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>