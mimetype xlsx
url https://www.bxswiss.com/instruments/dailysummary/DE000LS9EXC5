--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re162a807a06d46e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref864607081f46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e1fe83a510496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2347854c4a444342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6c21516d547a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e1fe83a510496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ac65e1555247a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2347854c4a444342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>26,222</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>26,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,174</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>26,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,152</x:t>
-[...134 lines deleted...]
-          <x:t>26,126</x:t>
+          <x:t>26,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>26,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>