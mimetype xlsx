--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref864607081f46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddeb2d83f7284059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2347854c4a444342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df8b093faeb4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ac65e1555247a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2347854c4a444342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8d16f64e584eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df8b093faeb4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,173</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,152</x:t>
-[...134 lines deleted...]
-          <x:t>26,126</x:t>
+          <x:t>26,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>