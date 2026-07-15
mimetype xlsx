--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddeb2d83f7284059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68671dbe21b4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df8b093faeb4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3193ec2c320d4d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8d16f64e584eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df8b093faeb4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb08ad75f2b4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3193ec2c320d4d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>26,154</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>26,144</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>26,222</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,220</x:t>
-[...26 lines deleted...]
-          <x:t>26,282</x:t>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,296</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,313</x:t>
-[...58 lines deleted...]
-          <x:t>26,229</x:t>
+          <x:t>26,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>26,291</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>