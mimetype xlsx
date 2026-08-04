--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68671dbe21b4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f272da55d314a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3193ec2c320d4d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ae35b149034ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb08ad75f2b4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3193ec2c320d4d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871a5999ca08426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ae35b149034ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,252</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,313</x:t>
-[...58 lines deleted...]
-          <x:t>26,229</x:t>
+          <x:t>26,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>26,409</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>26,258</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>26,340</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>