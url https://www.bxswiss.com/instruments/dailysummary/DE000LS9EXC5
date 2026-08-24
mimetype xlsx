--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f272da55d314a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9708d2f077fc47b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ae35b149034ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7e5da121d84e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871a5999ca08426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ae35b149034ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ce8e4dcd634712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7e5da121d84e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>