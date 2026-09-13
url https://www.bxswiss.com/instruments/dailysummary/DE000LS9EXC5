--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9708d2f077fc47b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e53b17228a34320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7e5da121d84e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922bd25543f64cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ce8e4dcd634712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7e5da121d84e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7578a4ba9204cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922bd25543f64cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>26,561</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,538</x:t>
-[...43 lines deleted...]
-          <x:t>26,639</x:t>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,572</x:t>
-[...43 lines deleted...]
-          <x:t>26,639</x:t>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,625</x:t>
-[...70 lines deleted...]
-          <x:t>26,743</x:t>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,714</x:t>
-[...43 lines deleted...]
-          <x:t>26,736</x:t>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,719</x:t>
-[...85 lines deleted...]
-          <x:t>26,644</x:t>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>