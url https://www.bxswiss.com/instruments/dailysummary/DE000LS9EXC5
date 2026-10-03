--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e53b17228a34320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ccb31fcacf402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922bd25543f64cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de0ac6f60ab4e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7578a4ba9204cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922bd25543f64cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030dae3052c14a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de0ac6f60ab4e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>26,651</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,731</x:t>
-[...252 lines deleted...]
-          <x:t>26,938</x:t>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>