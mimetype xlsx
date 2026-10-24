--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ccb31fcacf402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f08ef3295794f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de0ac6f60ab4e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf851999b8ad248bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030dae3052c14a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de0ac6f60ab4e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86aa353dfea46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf851999b8ad248bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spiegelung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>26,744</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,739</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>