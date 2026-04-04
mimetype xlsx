--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a509aeec9f4d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1cf8b19c294e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44857f5d56204960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff51b2adc02f4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be9af2c9d9c4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44857f5d56204960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342ab5534c8141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff51b2adc02f4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>