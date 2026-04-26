--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1cf8b19c294e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab40b486d8b406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff51b2adc02f4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3ea1ddc44949b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342ab5534c8141cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff51b2adc02f4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2124d81f0ed400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3ea1ddc44949b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>