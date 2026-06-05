--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab40b486d8b406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a9391f66754429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3ea1ddc44949b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce41d8ded9c47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2124d81f0ed400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3ea1ddc44949b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4f628497694793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce41d8ded9c47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>290,479</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>