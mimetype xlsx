--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a9391f66754429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ef501431074a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce41d8ded9c47dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316d0e5eb98441c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4f628497694793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce41d8ded9c47dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08138873fd234e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316d0e5eb98441c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>