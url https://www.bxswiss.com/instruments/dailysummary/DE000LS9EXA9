--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ef501431074a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0150fc4167234537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316d0e5eb98441c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38248937952f48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08138873fd234e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316d0e5eb98441c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154549d3c30a4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38248937952f48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>