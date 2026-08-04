--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0150fc4167234537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77ff08ccdaf456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38248937952f48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e1b748f4de47d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154549d3c30a4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38248937952f48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fc9b224e6c4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e1b748f4de47d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>