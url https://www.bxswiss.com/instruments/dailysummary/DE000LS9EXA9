--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77ff08ccdaf456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f8cadd27054be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e1b748f4de47d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f01e6944dc54c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fc9b224e6c4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e1b748f4de47d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852c32be98774222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f01e6944dc54c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>