--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f8cadd27054be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e77b7d603f4f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f01e6944dc54c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9545c85af6b147e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852c32be98774222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f01e6944dc54c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564e156a31dd4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9545c85af6b147e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>