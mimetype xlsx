--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e77b7d603f4f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e4ad8891564d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9545c85af6b147e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42703dcca76b4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564e156a31dd4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9545c85af6b147e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ac43b505a445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42703dcca76b4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>