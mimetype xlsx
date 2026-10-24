--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e4ad8891564d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7798f779bbd4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42703dcca76b4ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcdd1bbde908431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ac43b505a445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42703dcca76b4ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34835849de34590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcdd1bbde908431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Aktien Welt und Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EXA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>320,020</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>320,020</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>325,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>