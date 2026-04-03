--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a86cb605de4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f1ae64148b4bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efca26d87e84729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30661067596f42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7253aeff2ed44ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efca26d87e84729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af05762cc614462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30661067596f42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>