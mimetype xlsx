--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f1ae64148b4bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a78f1cb27b04d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30661067596f42ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dedf825ceb647dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af05762cc614462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30661067596f42ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9dd5a5e97804c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dedf825ceb647dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>