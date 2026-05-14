--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a78f1cb27b04d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6573a4cb36b748d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dedf825ceb647dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2ad6a630564544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9dd5a5e97804c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dedf825ceb647dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef0d727efff4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2ad6a630564544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>