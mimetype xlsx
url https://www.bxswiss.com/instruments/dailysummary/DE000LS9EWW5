--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6573a4cb36b748d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ba0231481a4696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2ad6a630564544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9983e4fcbc34f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef0d727efff4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2ad6a630564544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02684009202c4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9983e4fcbc34f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>197,195</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,396</x:t>
-[...323 lines deleted...]
-          <x:t>198,039</x:t>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>