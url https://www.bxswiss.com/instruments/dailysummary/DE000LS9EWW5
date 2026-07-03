--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ba0231481a4696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c55677f1ba46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9983e4fcbc34f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b297f514b84bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02684009202c4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9983e4fcbc34f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfacd517465473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b297f514b84bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>199,546</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,888</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>196,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>