--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c55677f1ba46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2404b14ef32421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b297f514b84bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e10f7f3ffa4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfacd517465473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b297f514b84bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b03c8edc86430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e10f7f3ffa4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>