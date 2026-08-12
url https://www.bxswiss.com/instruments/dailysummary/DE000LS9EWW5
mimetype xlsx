--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2404b14ef32421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16adc0fe86074be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e10f7f3ffa4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e0c63169384c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b03c8edc86430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e10f7f3ffa4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32400d2db5c343c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e0c63169384c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>