--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16adc0fe86074be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6451d59c8454bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e0c63169384c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbda5a040c64434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32400d2db5c343c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e0c63169384c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe188b0b31c74b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbda5a040c64434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>