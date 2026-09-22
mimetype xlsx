--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6451d59c8454bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60dbd87fd314472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbda5a040c64434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9932ba04d0e477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe188b0b31c74b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbda5a040c64434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c34fdd5a6f4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9932ba04d0e477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,573</x:t>
-[...345 lines deleted...]
-          <x:t>220,902</x:t>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,495</x:t>
-[...220 lines deleted...]
-          <x:t>227,181</x:t>
+          <x:t>221,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>