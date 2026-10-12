--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60dbd87fd314472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref112dadf0cd415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9932ba04d0e477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701ae446585e414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c34fdd5a6f4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9932ba04d0e477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c21466f5804889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701ae446585e414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>