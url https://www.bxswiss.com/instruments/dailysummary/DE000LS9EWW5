--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref112dadf0cd415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d4eb8d75654857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701ae446585e414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5453d8d4ec42b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c21466f5804889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701ae446585e414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea8f175f4794a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5453d8d4ec42b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alltagsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>