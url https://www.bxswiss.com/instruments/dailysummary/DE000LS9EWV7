--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8357cfb2cc74b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb364fadb5fb045f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3bff9a125d4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0194f72d6e6488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148d78b9e0e8422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3bff9a125d4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb480202b47f24a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0194f72d6e6488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationen und Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>