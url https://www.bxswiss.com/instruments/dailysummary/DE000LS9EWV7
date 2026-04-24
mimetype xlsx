--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb364fadb5fb045f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46cfec8535644705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0194f72d6e6488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e2143c3b5749a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb480202b47f24a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0194f72d6e6488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ae192d22a74b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e2143c3b5749a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationen und Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>