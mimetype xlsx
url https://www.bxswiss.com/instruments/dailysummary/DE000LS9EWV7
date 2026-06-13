--- v8 (2026-04-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46cfec8535644705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd434da7faee445e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e2143c3b5749a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2005aa2d115c43fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ae192d22a74b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e2143c3b5749a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fe75cfe82e4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2005aa2d115c43fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationen und Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>82,659</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>