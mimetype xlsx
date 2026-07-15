--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd434da7faee445e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06301d1e64a5457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2005aa2d115c43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0104e583b4b40b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fe75cfe82e4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2005aa2d115c43fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f1aaca81df4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0104e583b4b40b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationen und Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>69,856</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>