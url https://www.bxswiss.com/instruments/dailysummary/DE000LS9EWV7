--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06301d1e64a5457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0483674fe446a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0104e583b4b40b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf47555c75824250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f1aaca81df4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0104e583b4b40b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebeb9f6b5284d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf47555c75824250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationen und Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>