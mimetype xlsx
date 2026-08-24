--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0483674fe446a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93569749c7ab4659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf47555c75824250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9753c7db969e40f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebeb9f6b5284d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf47555c75824250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24238d7440924144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9753c7db969e40f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationen und Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>