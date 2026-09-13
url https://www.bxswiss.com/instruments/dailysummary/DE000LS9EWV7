--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93569749c7ab4659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f884c50e044ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9753c7db969e40f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda138ce9aa714058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24238d7440924144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9753c7db969e40f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906e0a30d632435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda138ce9aa714058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationen und Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,031</x:t>
-[...31 lines deleted...]
-          <x:t>61,453</x:t>
+          <x:t>60,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,959</x:t>
-[...468 lines deleted...]
-          <x:t>61,038</x:t>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>