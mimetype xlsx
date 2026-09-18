--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13033c2f3da42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6ab0413c1948ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393ef5d1d684d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893881e177344eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8d7339048448e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393ef5d1d684d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c79367a69b49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893881e177344eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>