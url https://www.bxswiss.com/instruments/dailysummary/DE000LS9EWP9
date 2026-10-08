--- v13 (2026-09-18)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6ab0413c1948ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb12b7e3bf464599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893881e177344eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d820e44f9b4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c79367a69b49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893881e177344eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94eb33dc745141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d820e44f9b4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,757</x:t>
-[...441 lines deleted...]
-          <x:t>230,751</x:t>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>