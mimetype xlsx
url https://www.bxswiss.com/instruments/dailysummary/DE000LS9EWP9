--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb12b7e3bf464599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5681a705bdd14e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d820e44f9b4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd208dafc024c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94eb33dc745141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d820e44f9b4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra10cc62616224a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd208dafc024c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>