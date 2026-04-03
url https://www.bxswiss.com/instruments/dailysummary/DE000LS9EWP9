--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ef95f1946e42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9516e2bcfd9c4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f1b02fd72e4668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d74b1dfac0c4f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe8f31e2942545bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f1b02fd72e4668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910e63be6b4e4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d74b1dfac0c4f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>