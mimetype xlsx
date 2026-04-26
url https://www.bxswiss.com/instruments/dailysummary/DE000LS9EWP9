--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9516e2bcfd9c4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re324168ad9da4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d74b1dfac0c4f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acab286016a4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910e63be6b4e4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d74b1dfac0c4f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1897044b89d491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acab286016a4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>221,763</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>218,028</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>