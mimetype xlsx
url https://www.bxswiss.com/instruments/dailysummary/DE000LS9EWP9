--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re324168ad9da4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5661e3eb438a4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acab286016a4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca5872667e0460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1897044b89d491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acab286016a4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de1457da9fd4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca5872667e0460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>