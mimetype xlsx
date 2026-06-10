--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5661e3eb438a4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb791c185516541b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca5872667e0460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe65abe219c47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de1457da9fd4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca5872667e0460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb29c640e0364587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe65abe219c47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>