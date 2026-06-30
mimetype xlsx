--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb791c185516541b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0574d872a3b403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe65abe219c47a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9217355411ac48be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb29c640e0364587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe65abe219c47a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2b31dac1ee4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9217355411ac48be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>