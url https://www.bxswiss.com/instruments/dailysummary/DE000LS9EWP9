--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0574d872a3b403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd79832f5e5423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9217355411ac48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c34570774a4ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2b31dac1ee4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9217355411ac48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd801ad9c72b840a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c34570774a4ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>