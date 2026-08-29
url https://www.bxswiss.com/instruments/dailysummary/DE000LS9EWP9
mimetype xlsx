--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd79832f5e5423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13033c2f3da42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c34570774a4ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393ef5d1d684d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd801ad9c72b840a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c34570774a4ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8d7339048448e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393ef5d1d684d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversifiziert im Langzeittrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>236,825</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>