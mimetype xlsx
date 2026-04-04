--- v2 (2026-02-21)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473c3ae11ece4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750f84b37f9a420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fce6eb8df64966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32fc2d8ab0bc465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471709f87a284332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fce6eb8df64966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a77f6f2a3794135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32fc2d8ab0bc465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,566 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>159,574</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>