--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750f84b37f9a420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2590aaacfad4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32fc2d8ab0bc465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d08e4898e1c44a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a77f6f2a3794135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32fc2d8ab0bc465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657daa55536d42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d08e4898e1c44a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>