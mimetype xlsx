--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2590aaacfad4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf682ff256288444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d08e4898e1c44a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614c9eb303d241b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657daa55536d42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d08e4898e1c44a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24451eaa05104302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614c9eb303d241b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>