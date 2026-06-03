--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf682ff256288444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5829f21d7b774e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614c9eb303d241b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb36b5877d14b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24451eaa05104302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614c9eb303d241b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1721ec27a4034f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb36b5877d14b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,216</x:t>
-[...522 lines deleted...]
-          <x:t>165,797</x:t>
+          <x:t>162,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>