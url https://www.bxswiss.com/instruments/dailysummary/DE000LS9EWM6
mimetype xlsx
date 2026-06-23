--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5829f21d7b774e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c134509adcc432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb36b5877d14b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e63876e3184efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1721ec27a4034f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb36b5877d14b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae0a769f2564282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e63876e3184efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>