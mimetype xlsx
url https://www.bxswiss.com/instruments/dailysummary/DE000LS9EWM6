--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c134509adcc432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a070c43075249eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e63876e3184efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804b0cb1627e4b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae0a769f2564282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e63876e3184efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f939fd00a14f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804b0cb1627e4b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>