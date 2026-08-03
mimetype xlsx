--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a070c43075249eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089317c6cc3e48f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804b0cb1627e4b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6422a6cc9f64611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f939fd00a14f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804b0cb1627e4b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2eaa0c9070411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6422a6cc9f64611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>