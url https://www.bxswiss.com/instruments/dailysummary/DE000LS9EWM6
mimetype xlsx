--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089317c6cc3e48f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8be60b3e76b4f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6422a6cc9f64611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783fb99e7ff74607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2eaa0c9070411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6422a6cc9f64611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1eda10693a74e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783fb99e7ff74607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,975</x:t>
@@ -737,31 +272,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>