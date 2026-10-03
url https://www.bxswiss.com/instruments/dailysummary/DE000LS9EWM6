--- v10 (2026-08-24)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8be60b3e76b4f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de608333b6e48bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783fb99e7ff74607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff515c81d1e74ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1eda10693a74e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783fb99e7ff74607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5a5a2e54324e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff515c81d1e74ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...526 lines deleted...]
-          <x:t>172,856</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>