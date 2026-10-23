--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de608333b6e48bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ac03dd1d26429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff515c81d1e74ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c509769bcc04854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5a5a2e54324e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff515c81d1e74ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdf70d447684491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c509769bcc04854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenperlen+Gebertstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>