--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d51da65184647e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f3c48d86074ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefc43b989bb412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree388fa249ee4daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab592c69324d4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefc43b989bb412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eeda026cbca405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree388fa249ee4daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>