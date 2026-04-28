--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f3c48d86074ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83001e748ce9452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree388fa249ee4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb147cdd8c9f54f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eeda026cbca405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree388fa249ee4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff9de477bd44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb147cdd8c9f54f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>118,888</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,167</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>