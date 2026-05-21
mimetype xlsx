--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83001e748ce9452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9b7a02aa23406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb147cdd8c9f54f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029f341404624d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff9de477bd44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb147cdd8c9f54f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758ec2f01b744d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029f341404624d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>