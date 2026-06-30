--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9b7a02aa23406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36026cc0288e45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029f341404624d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86229a7dd4a948d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758ec2f01b744d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029f341404624d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858f2c490b704317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86229a7dd4a948d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>105,696</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>