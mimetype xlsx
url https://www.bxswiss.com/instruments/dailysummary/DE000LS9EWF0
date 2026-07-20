--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36026cc0288e45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f341153b1e405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86229a7dd4a948d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450ce029b74f4c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858f2c490b704317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86229a7dd4a948d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71931b00d1ec49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450ce029b74f4c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>