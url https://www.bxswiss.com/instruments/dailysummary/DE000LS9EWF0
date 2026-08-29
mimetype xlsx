--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f341153b1e405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e12f40c49d40c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450ce029b74f4c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abd401a7ca24d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71931b00d1ec49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450ce029b74f4c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbf8ed6e3c74bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abd401a7ca24d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>104,858</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>98,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>