--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e12f40c49d40c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6a06399d21482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abd401a7ca24d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eafd26e1f4d4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbf8ed6e3c74bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abd401a7ca24d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618eaed06b1a466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eafd26e1f4d4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,529</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>