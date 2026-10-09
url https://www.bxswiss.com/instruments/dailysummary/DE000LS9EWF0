--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6a06399d21482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ab5af03aed4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eafd26e1f4d4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4393ab5cb0d74e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618eaed06b1a466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eafd26e1f4d4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832f7d54299d47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4393ab5cb0d74e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>