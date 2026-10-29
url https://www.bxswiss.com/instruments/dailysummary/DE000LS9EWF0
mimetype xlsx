--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ab5af03aed4950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac121d6cb4340ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4393ab5cb0d74e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439f03aaecd14344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832f7d54299d47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4393ab5cb0d74e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efc4d8fb0f84ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439f03aaecd14344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche_Leitindizes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>