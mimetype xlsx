--- v11 (2026-08-02)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d29ab3751c461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c69cd3864c4bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737146f5436e4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b16d9f4e04947a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe0bc32244c4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737146f5436e4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1611f2e58624ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b16d9f4e04947a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>120,001</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>