--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c69cd3864c4bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92abd8ecb6984f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b16d9f4e04947a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4912eb9bb9af4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1611f2e58624ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b16d9f4e04947a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb47edcde525407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4912eb9bb9af4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>