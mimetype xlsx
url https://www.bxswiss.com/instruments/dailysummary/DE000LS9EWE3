--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fcc40451e44374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee7709ce03f4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd52737bc1cd4b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dd1606e757493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204ae6dc9e8b436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd52737bc1cd4b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949f1a25d97445db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dd1606e757493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>117,777</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>116,893</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>