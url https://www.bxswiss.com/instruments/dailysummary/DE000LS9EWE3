--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee7709ce03f4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc170e8d84e01476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dd1606e757493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f16824a5214650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949f1a25d97445db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dd1606e757493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c52e54fecf14e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f16824a5214650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>