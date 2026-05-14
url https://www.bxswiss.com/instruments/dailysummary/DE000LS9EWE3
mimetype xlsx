--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc170e8d84e01476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26ad5b4f6534031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f16824a5214650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c3c06f2dea400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c52e54fecf14e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f16824a5214650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd99ef401de4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c3c06f2dea400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>119,737</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,585</x:t>
-[...119 lines deleted...]
-          <x:t>119,315</x:t>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,867</x:t>
-[...53 lines deleted...]
-          <x:t>118,439</x:t>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>118,612</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>