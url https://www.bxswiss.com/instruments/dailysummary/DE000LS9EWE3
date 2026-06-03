--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26ad5b4f6534031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fac898733e4013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c3c06f2dea400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e468624cdc4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd99ef401de4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c3c06f2dea400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bf9abf98f9432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e468624cdc4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>118,439</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>118,416</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,227</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,326</x:t>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,144</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>118,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>