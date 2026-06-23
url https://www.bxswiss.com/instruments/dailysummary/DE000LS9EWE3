--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fac898733e4013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c0f4e9703a4729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e468624cdc4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19666cc8e7a4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bf9abf98f9432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e468624cdc4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc963b5cd524202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19666cc8e7a4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,326</x:t>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>118,144</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>