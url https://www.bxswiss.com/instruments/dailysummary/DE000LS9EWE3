--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c0f4e9703a4729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d5b849aae248f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19666cc8e7a4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3d3ee4a00c4f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc963b5cd524202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19666cc8e7a4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31afdc3ee7dd415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3d3ee4a00c4f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>118,525</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,743</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>118,683</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,672</x:t>
-[...188 lines deleted...]
-          <x:t>118,707</x:t>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>119,572</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,529</x:t>
-[...26 lines deleted...]
-          <x:t>119,339</x:t>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>