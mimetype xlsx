--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d5b849aae248f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d29ab3751c461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3d3ee4a00c4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737146f5436e4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31afdc3ee7dd415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3d3ee4a00c4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe0bc32244c4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737146f5436e4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Shaughnessy Value Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>118,852</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>118,987</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>