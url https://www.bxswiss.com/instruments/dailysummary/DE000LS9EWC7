--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c82e822ddc425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdf54e70b814d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c591523eec94764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50bc83169f474baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ade3863a40a463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c591523eec94764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb259e8099fa4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50bc83169f474baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>