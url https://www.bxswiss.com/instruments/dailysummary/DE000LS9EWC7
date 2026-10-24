--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdf54e70b814d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc200db59a5fa4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50bc83169f474baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc612e83f46544b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb259e8099fa4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50bc83169f474baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf347ed4a10fb430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc612e83f46544b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>