--- v3 (2026-01-11)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7738e2f35ff42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d49344ea88040ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8cd458e1cf40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff003f95483a432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd11bc91a474666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8cd458e1cf40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f17f1639806476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff003f95483a432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>213,758</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>