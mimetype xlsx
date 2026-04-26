--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d49344ea88040ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef2f81038ef4f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff003f95483a432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0258bef2514b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f17f1639806476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff003f95483a432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b4d2bb2481405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0258bef2514b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>