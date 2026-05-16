--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef2f81038ef4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33810aeae2e4f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0258bef2514b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cb27ebc71f4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b4d2bb2481405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0258bef2514b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d26b2d87c0478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cb27ebc71f4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>