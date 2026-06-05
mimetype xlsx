--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33810aeae2e4f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b73d6c25ba2465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90cb27ebc71f4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdc3ae01c7f4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d26b2d87c0478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90cb27ebc71f4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6f9e75d161431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdc3ae01c7f4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>215,507</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,522</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,955</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>