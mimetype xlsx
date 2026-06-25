--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b73d6c25ba2465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff92d1695c94016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdc3ae01c7f4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1319c02b05d742bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6f9e75d161431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdc3ae01c7f4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46dab28c9c14e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1319c02b05d742bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>