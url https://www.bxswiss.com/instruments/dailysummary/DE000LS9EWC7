--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff92d1695c94016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d80f175bf34a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1319c02b05d742bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b9052c68164fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46dab28c9c14e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1319c02b05d742bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce46cb5649e846ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b9052c68164fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>