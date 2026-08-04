--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d80f175bf34a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68897d467f44108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b9052c68164fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd461a45b218d4121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce46cb5649e846ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b9052c68164fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56069e4352804917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd461a45b218d4121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,053</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>