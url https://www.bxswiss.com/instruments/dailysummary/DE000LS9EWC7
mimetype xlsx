--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68897d467f44108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b172635118c407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd461a45b218d4121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147f3c68782b4596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56069e4352804917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd461a45b218d4121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7677671e28d544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147f3c68782b4596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,846</x:t>
@@ -717,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>