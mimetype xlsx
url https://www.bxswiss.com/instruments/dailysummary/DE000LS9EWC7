--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b172635118c407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c82e822ddc425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147f3c68782b4596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c591523eec94764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7677671e28d544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147f3c68782b4596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ade3863a40a463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c591523eec94764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Infrastruktur, Logistik, Wohnen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EWC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>