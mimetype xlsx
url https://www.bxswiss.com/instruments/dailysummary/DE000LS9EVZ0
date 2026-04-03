--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809be1ce4ddb4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47473e2695344768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5756c2d7bc4639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59a5d512f7c4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc97bab74cf84284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5756c2d7bc4639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d443046db024e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59a5d512f7c4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>268,228</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,064</x:t>
-[...463 lines deleted...]
-          <x:t>266,172</x:t>
+          <x:t>272,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>