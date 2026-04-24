--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47473e2695344768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7466c8e93c484fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59a5d512f7c4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0d6b07f35d40a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d443046db024e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59a5d512f7c4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab484af2a56c4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0d6b07f35d40a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>