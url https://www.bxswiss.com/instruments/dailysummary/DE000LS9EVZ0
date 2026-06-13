--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7466c8e93c484fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d96bdfbb96d4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0d6b07f35d40a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf75b43d3f6845b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab484af2a56c4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0d6b07f35d40a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a0952e8eb846e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf75b43d3f6845b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>301,121</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>