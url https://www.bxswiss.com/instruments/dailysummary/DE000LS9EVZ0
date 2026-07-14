--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d96bdfbb96d4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fd713456ac41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf75b43d3f6845b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd532e80fb94b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a0952e8eb846e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf75b43d3f6845b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf090696a9244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd532e80fb94b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>