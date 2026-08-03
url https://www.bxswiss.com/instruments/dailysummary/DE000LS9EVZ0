--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fd713456ac41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d756842a874a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd532e80fb94b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de08376c7e44f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf090696a9244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd532e80fb94b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469c917717314785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de08376c7e44f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>