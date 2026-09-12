--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d756842a874a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f441ccddce48a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de08376c7e44f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra892a19f8a5b41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469c917717314785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de08376c7e44f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086175334106488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra892a19f8a5b41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>292,804</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>289,809</x:t>
-[...274 lines deleted...]
-          <x:t>270,590</x:t>
+          <x:t>287,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>