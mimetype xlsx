--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f441ccddce48a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cf344fc8014a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra892a19f8a5b41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1295d904804a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086175334106488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra892a19f8a5b41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8daab4bff74c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1295d904804a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>