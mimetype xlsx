--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cf344fc8014a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499a43586d4a4bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1295d904804a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe6c2afdc0c4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8daab4bff74c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1295d904804a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a886f8cc68447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe6c2afdc0c4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Tech Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>