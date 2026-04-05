--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee2cba9c7094485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e65eb10e26439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813bb574efae4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a274e4a6b8947d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a54e534845c4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813bb574efae4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4f6485604c4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a274e4a6b8947d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>