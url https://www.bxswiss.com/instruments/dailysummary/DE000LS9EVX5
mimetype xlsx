--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e65eb10e26439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41cec6d9470465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a274e4a6b8947d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fb80603e6c4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4f6485604c4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a274e4a6b8947d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a260eedd7647b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fb80603e6c4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,621</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,621</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>16,716</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>02.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>16,817</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>