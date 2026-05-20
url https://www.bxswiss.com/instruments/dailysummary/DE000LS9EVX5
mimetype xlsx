--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41cec6d9470465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce04f83884164d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3fb80603e6c4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4e3d85b9e14de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a260eedd7647b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3fb80603e6c4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca969a3bd9c44bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4e3d85b9e14de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,700</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,716</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,732</x:t>
-[...178 lines deleted...]
-          <x:t>16,818</x:t>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,811</x:t>
-[...301 lines deleted...]
-          <x:t>16,778</x:t>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>