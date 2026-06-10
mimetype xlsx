--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce04f83884164d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radca877d84b946b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4e3d85b9e14de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dde093a8f264a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca969a3bd9c44bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4e3d85b9e14de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e93f376126d41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dde093a8f264a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>16,909</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,805</x:t>
-[...124 lines deleted...]
-          <x:t>17,104</x:t>
+          <x:t>17,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,989</x:t>
-[...404 lines deleted...]
-          <x:t>17,147</x:t>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>