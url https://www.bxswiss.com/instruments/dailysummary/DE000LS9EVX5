--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radca877d84b946b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab7b5cc5c0046b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dde093a8f264a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0d9da09389445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e93f376126d41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dde093a8f264a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e4bd5ae20541e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0d9da09389445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,674</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,776</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>16,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>