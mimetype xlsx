--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab7b5cc5c0046b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920b117bc6e242ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0d9da09389445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92af7ad3b7df4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e4bd5ae20541e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0d9da09389445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dc6742508b4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92af7ad3b7df4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>16,659</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,736</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>16,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>16,736</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,672</x:t>
-[...4 lines deleted...]
-          <x:t>16,776</x:t>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>