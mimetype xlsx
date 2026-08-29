--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920b117bc6e242ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5718cc0717840ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92af7ad3b7df4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7baca614989f4951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dc6742508b4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92af7ad3b7df4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8a8071891a4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7baca614989f4951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>16,871</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,852</x:t>
-[...286 lines deleted...]
-          <x:t>16,873</x:t>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,869</x:t>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>