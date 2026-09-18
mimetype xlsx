--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5718cc0717840ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce295c3454df4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7baca614989f4951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e63596ae41347b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8a8071891a4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7baca614989f4951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b6df1fbeba4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e63596ae41347b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>16,963</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>17,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,017</x:t>
-[...178 lines deleted...]
-          <x:t>17,146</x:t>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,026</x:t>
-[...26 lines deleted...]
-          <x:t>17,156</x:t>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>17,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,187</x:t>
-[...80 lines deleted...]
-          <x:t>17,275</x:t>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>