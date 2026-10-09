--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce295c3454df4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4634331aad043f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e63596ae41347b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b69658233cd48e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b6df1fbeba4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e63596ae41347b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5675f5086c754c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b69658233cd48e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>17,270</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,187</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>16,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,880</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>