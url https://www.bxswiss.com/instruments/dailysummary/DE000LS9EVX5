--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4634331aad043f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bcdf38c08d4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b69658233cd48e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c41d7bc7be148bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5675f5086c754c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b69658233cd48e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da84b2562a44a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c41d7bc7be148bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>deutsche Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,900</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,865</x:t>
-[...625 lines deleted...]
-          <x:t>16,050</x:t>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>