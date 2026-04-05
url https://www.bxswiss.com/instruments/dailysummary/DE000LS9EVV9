--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf225228b098845c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38434f316dda49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9a7bfede3f4cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d77c033c41c41ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878f6aa3b2504190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9a7bfede3f4cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc7aec0af004d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d77c033c41c41ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>