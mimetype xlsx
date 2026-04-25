--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38434f316dda49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3d52fe0466456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d77c033c41c41ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f85c64a43014e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc7aec0af004d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d77c033c41c41ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd422957cb5e488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f85c64a43014e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>