--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3d52fe0466456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9328c2c033e84735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f85c64a43014e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf618a3f66c4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd422957cb5e488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f85c64a43014e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e0688031874b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf618a3f66c4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>