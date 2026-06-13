--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9328c2c033e84735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36774751a8354bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf618a3f66c4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080584cece174709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e0688031874b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf618a3f66c4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc224bb46d3f64559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080584cece174709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>