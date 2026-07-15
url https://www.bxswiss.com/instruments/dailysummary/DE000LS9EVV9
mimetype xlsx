--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36774751a8354bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3a027e562f410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080584cece174709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec83bffbc554772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc224bb46d3f64559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080584cece174709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2f61aeed984908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec83bffbc554772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>367,180</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>