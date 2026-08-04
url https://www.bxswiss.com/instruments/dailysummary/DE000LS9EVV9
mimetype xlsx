--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3a027e562f410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c28bd1ceaf4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec83bffbc554772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2821d39f4f045a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2f61aeed984908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec83bffbc554772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5345e45f144d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2821d39f4f045a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>