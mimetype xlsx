--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c28bd1ceaf4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503113fe8bc04a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2821d39f4f045a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8701155881af4dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5345e45f144d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2821d39f4f045a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf104e0c39d954a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8701155881af4dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>