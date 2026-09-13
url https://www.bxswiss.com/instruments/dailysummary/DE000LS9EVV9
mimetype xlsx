--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503113fe8bc04a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32359a1275a4420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8701155881af4dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2118d2c789a43c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf104e0c39d954a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8701155881af4dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d0fc6ba8db4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2118d2c789a43c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>