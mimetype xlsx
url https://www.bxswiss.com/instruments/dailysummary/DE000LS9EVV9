--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32359a1275a4420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dee8aa04d64396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2118d2c789a43c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32ad0d219884843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d0fc6ba8db4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2118d2c789a43c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f261728d5f4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32ad0d219884843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>