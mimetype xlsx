--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29dee8aa04d64396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4f47fdd7674fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32ad0d219884843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae99bea487445e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f261728d5f4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32ad0d219884843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53d6bba483e4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae99bea487445e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>