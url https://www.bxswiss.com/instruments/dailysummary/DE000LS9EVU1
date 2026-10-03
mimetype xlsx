--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69ac7e502a74d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a54397ff6444ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e635f5821f40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e1f1e34f864eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f2ecb62934449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e635f5821f40a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ae05c44efd4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e1f1e34f864eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>