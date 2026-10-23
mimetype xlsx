--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a54397ff6444ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656d11f13fc248e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e1f1e34f864eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14efb7c95ebb478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ae05c44efd4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e1f1e34f864eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db0d070bc3d4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14efb7c95ebb478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>