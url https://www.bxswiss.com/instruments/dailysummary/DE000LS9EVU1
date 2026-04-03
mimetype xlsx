--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ab1d939c8d414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7beb22af75e54ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ddf42e8c82481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eab5cb3c1744854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dee7cb7396f4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ddf42e8c82481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770d84ff0f47485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eab5cb3c1744854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>894,243</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>