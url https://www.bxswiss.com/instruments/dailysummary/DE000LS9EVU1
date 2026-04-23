--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7beb22af75e54ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3ac15fe9794b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eab5cb3c1744854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cf3616f2814d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770d84ff0f47485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eab5cb3c1744854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a36d69d6c746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cf3616f2814d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>835,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>817,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>835,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>810,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>