--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3ac15fe9794b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd7bbf426ae48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cf3616f2814d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40834c161bbf49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a36d69d6c746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cf3616f2814d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3cef6f95c14d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40834c161bbf49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>804,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>817,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>770,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>776,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>