--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd7bbf426ae48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a99fefcbb544d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40834c161bbf49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe68c1fde6d84aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3cef6f95c14d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40834c161bbf49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81beba2440145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe68c1fde6d84aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>