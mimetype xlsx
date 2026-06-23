--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a99fefcbb544d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0354b6fb0caa40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe68c1fde6d84aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3cafa937549c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81beba2440145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe68c1fde6d84aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f2cc4fada14cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3cafa937549c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>670,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>