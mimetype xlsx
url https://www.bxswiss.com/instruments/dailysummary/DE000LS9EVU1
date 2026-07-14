--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0354b6fb0caa40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d979c0b0c34334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3cafa937549c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef9fb6ed4494cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f2cc4fada14cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3cafa937549c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fedc2129a746da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef9fb6ed4494cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>