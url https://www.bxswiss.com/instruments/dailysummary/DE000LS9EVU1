--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d979c0b0c34334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aa9c1b6c5854530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef9fb6ed4494cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f69bc871034297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fedc2129a746da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef9fb6ed4494cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea226e7d83cf4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f69bc871034297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>