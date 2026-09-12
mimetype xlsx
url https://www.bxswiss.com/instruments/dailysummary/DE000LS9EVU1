--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aa9c1b6c5854530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69ac7e502a74d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f69bc871034297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e635f5821f40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea226e7d83cf4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f69bc871034297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f2ecb62934449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e635f5821f40a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense &amp; Protection Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>666,299</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>