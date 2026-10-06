--- v13 (2026-09-14)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8da415bf8994565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eaf3188dc0b4050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa967b3f203e4d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b1886a53a948a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed509805f194926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa967b3f203e4d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9967315270bd4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b1886a53a948a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>