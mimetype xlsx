--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eaf3188dc0b4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a76d9fd706343fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b1886a53a948a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6151514db14332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9967315270bd4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b1886a53a948a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8d1a3371de42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6151514db14332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>