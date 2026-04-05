--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e97275777054788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88176de5e574438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738a8cbe01214ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8e5ecc7c56481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4efa62d0c15b4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738a8cbe01214ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de833bd719146a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8e5ecc7c56481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>