--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88176de5e574438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05e9fea20b44e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8e5ecc7c56481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ca354ab6ee4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de833bd719146a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8e5ecc7c56481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b5354162544db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ca354ab6ee4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>136,698</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,717</x:t>
-[...377 lines deleted...]
-          <x:t>132,078</x:t>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>