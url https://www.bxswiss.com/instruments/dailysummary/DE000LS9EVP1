--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05e9fea20b44e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921a8cd929854208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ca354ab6ee4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2833767a9f6f4224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b5354162544db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ca354ab6ee4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90ef514a6eb48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2833767a9f6f4224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>