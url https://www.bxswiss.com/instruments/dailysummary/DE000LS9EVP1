--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921a8cd929854208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b50759cec24b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2833767a9f6f4224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb6f48464874537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90ef514a6eb48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2833767a9f6f4224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696bd926d0894c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb6f48464874537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>