--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b50759cec24b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a0cbd43dc64ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb6f48464874537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d48a386a3994032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696bd926d0894c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb6f48464874537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527f16b685a64f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d48a386a3994032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>