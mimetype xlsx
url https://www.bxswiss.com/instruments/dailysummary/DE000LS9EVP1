--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a0cbd43dc64ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469cb5852684025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d48a386a3994032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c55f5c2b71431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527f16b685a64f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d48a386a3994032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e4b55e12064911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c55f5c2b71431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>