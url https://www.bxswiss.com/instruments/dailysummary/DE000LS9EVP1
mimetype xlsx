--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469cb5852684025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c54783c3b24cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c55f5c2b71431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10daa6650b404e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e4b55e12064911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c55f5c2b71431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db84d55a22c4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10daa6650b404e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>