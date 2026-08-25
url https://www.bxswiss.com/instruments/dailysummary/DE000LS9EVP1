--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c54783c3b24cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8744efae2b13475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10daa6650b404e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4847323f77434670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db84d55a22c4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10daa6650b404e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf08e501ebf45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4847323f77434670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,378</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>145,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,556</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>