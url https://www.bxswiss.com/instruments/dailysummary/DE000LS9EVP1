--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8744efae2b13475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8da415bf8994565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4847323f77434670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa967b3f203e4d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf08e501ebf45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4847323f77434670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed509805f194926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa967b3f203e4d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>internationale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>