--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d61ed892824673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03adbb621a6241db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7128fcb6d124b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a75791cb4ab4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0175d6e30e4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7128fcb6d124b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efbe9a4e34c4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a75791cb4ab4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>