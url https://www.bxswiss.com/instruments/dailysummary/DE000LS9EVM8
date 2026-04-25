--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03adbb621a6241db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb515552e3984199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a75791cb4ab4900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ae139b9ac94f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efbe9a4e34c4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a75791cb4ab4900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23d1f938d8b432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ae139b9ac94f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>