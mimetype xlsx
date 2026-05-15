--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb515552e3984199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637291ae76c94a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ae139b9ac94f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb5872c66b34bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23d1f938d8b432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ae139b9ac94f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a089b637f44729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb5872c66b34bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>