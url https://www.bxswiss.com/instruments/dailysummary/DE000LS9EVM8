--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637291ae76c94a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3d48faa2074542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb5872c66b34bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf14bddcc844f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a089b637f44729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb5872c66b34bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fab0c9e1a14376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf14bddcc844f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>