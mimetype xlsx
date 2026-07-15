--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3d48faa2074542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6c6b7581bf48c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf14bddcc844f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8171bd5ca6184c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fab0c9e1a14376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf14bddcc844f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a51b3de6be44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8171bd5ca6184c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>649,762</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>