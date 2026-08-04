--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6c6b7581bf48c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435b22e75b604476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8171bd5ca6184c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2738c0095a0e40fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a51b3de6be44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8171bd5ca6184c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95cd4173b30d4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2738c0095a0e40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>658,782</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>649,702</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>646,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,850</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>