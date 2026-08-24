--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435b22e75b604476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d741b5b11c4466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2738c0095a0e40fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e8482887174c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95cd4173b30d4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2738c0095a0e40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9775474abf5f4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e8482887174c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>