--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d741b5b11c4466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb009460dcada4f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e8482887174c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4ed20d67504a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9775474abf5f4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e8482887174c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833d008a38944e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4ed20d67504a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>681,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>