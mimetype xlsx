--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb009460dcada4f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97279e7d3e804ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4ed20d67504a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ce1abf1a6c41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833d008a38944e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4ed20d67504a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5d896e5dab45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ce1abf1a6c41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>694,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>691,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>702,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>