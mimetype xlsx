--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97279e7d3e804ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd189d569ad5440f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ce1abf1a6c41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e37bec7e924b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5d896e5dab45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ce1abf1a6c41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca99596b0674564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e37bec7e924b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybertech Masters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>730,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>