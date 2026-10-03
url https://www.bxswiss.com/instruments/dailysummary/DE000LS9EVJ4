--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12046674206d48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61f99d8ccf74169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29de2e85761440fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801d70dce4324174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6044e853cf24824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29de2e85761440fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34efd46210c745a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801d70dce4324174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,911</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>217,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,489</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>