--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61f99d8ccf74169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ddcbbc6abb49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801d70dce4324174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a8bb97d65b4a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34efd46210c745a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801d70dce4324174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710f084009a14885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a8bb97d65b4a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>