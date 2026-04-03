--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ead987d398e4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f79d520b76455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1fce9efd254ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebb5450e0374223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ed4ae5746b43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1fce9efd254ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d234a326e384b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebb5450e0374223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>198,098</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>