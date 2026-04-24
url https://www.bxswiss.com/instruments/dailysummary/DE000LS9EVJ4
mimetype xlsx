--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f79d520b76455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919da0d24bfc4561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebb5450e0374223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb68e14b8067446a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d234a326e384b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebb5450e0374223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f76f09c11844cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb68e14b8067446a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,110</x:t>
-[...414 lines deleted...]
-          <x:t>190,533</x:t>
+          <x:t>192,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>