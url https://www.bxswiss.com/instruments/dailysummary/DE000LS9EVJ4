--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919da0d24bfc4561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75fa7210fbac497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb68e14b8067446a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75fa61dcf374d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f76f09c11844cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb68e14b8067446a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6d024077bc4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75fa61dcf374d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>