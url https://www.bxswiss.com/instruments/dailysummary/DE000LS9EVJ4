--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75fa7210fbac497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243a970abe794bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75fa61dcf374d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f115cb417e74f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6d024077bc4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75fa61dcf374d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5533fd523c400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f115cb417e74f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...527 lines deleted...]
-          <x:t>193,686</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>