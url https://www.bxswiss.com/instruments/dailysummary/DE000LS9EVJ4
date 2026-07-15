--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243a970abe794bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac4556323fe4d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f115cb417e74f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e8fce2c5cf4f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5533fd523c400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f115cb417e74f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a50a8ad679e416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e8fce2c5cf4f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>199,732</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>198,664</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>