--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac4556323fe4d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79a0fb117a744b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e8fce2c5cf4f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf759d4a174a241d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a50a8ad679e416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e8fce2c5cf4f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d272118398a4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf759d4a174a241d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,552</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>