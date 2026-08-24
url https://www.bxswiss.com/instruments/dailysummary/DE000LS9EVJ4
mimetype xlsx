--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79a0fb117a744b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8548ea29b2646aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf759d4a174a241d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b752db85d2b41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d272118398a4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf759d4a174a241d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c62f806fc847b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b752db85d2b41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>