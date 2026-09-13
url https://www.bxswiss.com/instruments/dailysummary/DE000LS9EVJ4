--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8548ea29b2646aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12046674206d48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b752db85d2b41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29de2e85761440fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c62f806fc847b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b752db85d2b41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6044e853cf24824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29de2e85761440fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nifty Fifty international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>215,381</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,964</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>214,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>