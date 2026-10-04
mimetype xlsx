--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c78f0ec79c4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra749defd6e8a4527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec127161e02045df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717f8f47c6404cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780fb3845ce64e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec127161e02045df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14209576abb54d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717f8f47c6404cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>113,267</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>