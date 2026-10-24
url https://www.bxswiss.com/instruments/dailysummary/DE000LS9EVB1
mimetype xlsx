--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra749defd6e8a4527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c3cec9e9b422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717f8f47c6404cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dd4b455d4c496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14209576abb54d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717f8f47c6404cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35eac71521304916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dd4b455d4c496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>