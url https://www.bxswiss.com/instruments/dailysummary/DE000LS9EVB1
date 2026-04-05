--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117ebf18e16648bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51522c229484ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad89bff924e74433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a5666dca82942bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03193cacd9eb43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad89bff924e74433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b961ddbaed24cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a5666dca82942bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,958</x:t>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,891</x:t>
-[...242 lines deleted...]
-          <x:t>107,166</x:t>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>