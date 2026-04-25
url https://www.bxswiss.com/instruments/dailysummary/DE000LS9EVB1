--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51522c229484ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a880bba70e4e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a5666dca82942bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3813db6dd154659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b961ddbaed24cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a5666dca82942bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf164cab0ac84983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3813db6dd154659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>