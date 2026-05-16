--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a880bba70e4e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c07b214cc6422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3813db6dd154659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80df96f7bf4d4869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf164cab0ac84983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3813db6dd154659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9588b7fbeb014b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80df96f7bf4d4869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>