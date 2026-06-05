--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c07b214cc6422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba69cb835ede48f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80df96f7bf4d4869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0c54b2b1114847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9588b7fbeb014b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80df96f7bf4d4869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be3ef0f995b4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0c54b2b1114847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>