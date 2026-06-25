--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba69cb835ede48f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc300fa1dd52a4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0c54b2b1114847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690c4db7d31e4358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be3ef0f995b4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0c54b2b1114847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c5b9ee68ca4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690c4db7d31e4358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>