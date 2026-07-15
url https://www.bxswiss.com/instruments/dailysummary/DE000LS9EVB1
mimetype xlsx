--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc300fa1dd52a4dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3883484f974345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690c4db7d31e4358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad8978f576c4158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c5b9ee68ca4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690c4db7d31e4358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0872ea34897f46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad8978f576c4158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>