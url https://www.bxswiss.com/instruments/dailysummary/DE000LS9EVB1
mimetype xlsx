--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3883484f974345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da7e6242e344777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad8978f576c4158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8551e93d2f460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0872ea34897f46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad8978f576c4158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R504487e439a340af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8551e93d2f460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>