--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da7e6242e344777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba754a9b1c76437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8551e93d2f460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954a990e01fb4344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R504487e439a340af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8551e93d2f460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd3cad5880547b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954a990e01fb4344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>