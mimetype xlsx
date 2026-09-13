--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba754a9b1c76437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c78f0ec79c4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954a990e01fb4344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec127161e02045df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd3cad5880547b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954a990e01fb4344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780fb3845ce64e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec127161e02045df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenprofit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EVB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>112,084</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,989</x:t>
-[...389 lines deleted...]
-          <x:t>113,086</x:t>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,715</x:t>
-[...112 lines deleted...]
-          <x:t>112,597</x:t>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>