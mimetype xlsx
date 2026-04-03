--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ac0e5ed44a4195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad296263f1349f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce9d982540a4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1445114dced7495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5857ab0acd745a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce9d982540a4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99b810e086b4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1445114dced7495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,365</x:t>
-[...70 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,965</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>159,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,823</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>