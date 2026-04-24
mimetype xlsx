--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad296263f1349f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc883524885b14748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1445114dced7495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd35b622b414be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99b810e086b4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1445114dced7495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cd777332344b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd35b622b414be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>