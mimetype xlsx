--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc883524885b14748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbcd325f43e4749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd35b622b414be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb949a4d756c4b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cd777332344b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd35b622b414be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2f60abfc274989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb949a4d756c4b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>