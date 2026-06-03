--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbcd325f43e4749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf33f86361c4508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb949a4d756c4b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a1b855eff2411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2f60abfc274989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb949a4d756c4b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e3f156d44d46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a1b855eff2411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>