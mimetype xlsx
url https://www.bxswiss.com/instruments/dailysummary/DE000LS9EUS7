--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf33f86361c4508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1888344b365945b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a1b855eff2411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44446bbe71cb41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e3f156d44d46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a1b855eff2411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d02cbb97ac4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44446bbe71cb41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>