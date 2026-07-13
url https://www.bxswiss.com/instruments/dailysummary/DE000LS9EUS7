--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1888344b365945b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc284e4f09384ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44446bbe71cb41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eca322fe7954581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d02cbb97ac4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44446bbe71cb41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24bf2f35005f4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eca322fe7954581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>