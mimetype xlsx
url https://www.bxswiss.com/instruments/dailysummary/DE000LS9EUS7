--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc284e4f09384ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a181de38d9a4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eca322fe7954581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0cd8ff59b440fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24bf2f35005f4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eca322fe7954581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8883ee4735fe4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0cd8ff59b440fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>174,036</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>