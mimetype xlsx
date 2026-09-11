--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6296f7a70ee74247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65934fa993b74697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb92c06203e34cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8fcf3cfea74ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62bafa041144fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb92c06203e34cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2283f031e7e143cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8fcf3cfea74ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>