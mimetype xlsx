--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65934fa993b74697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d24202a89f54927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8fcf3cfea74ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12a33c96de24743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2283f031e7e143cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8fcf3cfea74ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04cf4370bec405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12a33c96de24743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>