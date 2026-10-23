--- v15 (2026-10-01)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d24202a89f54927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933cb46c2cd44bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12a33c96de24743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3be7fdc109449c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04cf4370bec405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12a33c96de24743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a50a64bd7348b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3be7fdc109449c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>