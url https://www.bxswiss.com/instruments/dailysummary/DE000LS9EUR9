--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6002fdaeab1b4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fb36a2d18b40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d9701a3b714913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe03fcc4f4d54442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce6479253a746ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d9701a3b714913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbba0f7f2d564412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe03fcc4f4d54442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>