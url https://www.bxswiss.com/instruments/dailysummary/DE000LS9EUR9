--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59fb36a2d18b40d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb14421ec0c4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe03fcc4f4d54442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1c15e4676a403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbba0f7f2d564412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe03fcc4f4d54442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8707e6f150df4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1c15e4676a403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>179,808</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,389</x:t>
-[...571 lines deleted...]
-          <x:t>175,809</x:t>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>