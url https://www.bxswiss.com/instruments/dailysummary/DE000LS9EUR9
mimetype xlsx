--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb14421ec0c4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3590ea5d8904231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1c15e4676a403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c1170929a3493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8707e6f150df4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1c15e4676a403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5e62c6f0e9407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c1170929a3493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>