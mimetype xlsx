--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3590ea5d8904231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d2f85feda44b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c1170929a3493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912424bcb0e4471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5e62c6f0e9407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c1170929a3493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4f66c644c44007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912424bcb0e4471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>