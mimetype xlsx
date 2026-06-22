--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d2f85feda44b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fdc5292cc746e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912424bcb0e4471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb420dd61825440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4f66c644c44007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912424bcb0e4471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc5552985c5434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb420dd61825440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>