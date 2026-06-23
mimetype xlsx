--- v10 (2026-06-22)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fdc5292cc746e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6108c6fceb4ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb420dd61825440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71dee33456db4b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc5552985c5434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb420dd61825440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5704abe2dbf94f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71dee33456db4b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>