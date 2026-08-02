--- v11 (2026-06-23)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6108c6fceb4ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a5a5fc13c94bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71dee33456db4b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1e49b082134f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5704abe2dbf94f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71dee33456db4b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc561dddfc5440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1e49b082134f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>202,927</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>206,228</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,008</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>204,787</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>