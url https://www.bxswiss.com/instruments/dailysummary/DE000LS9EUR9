--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a5a5fc13c94bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6296f7a70ee74247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1e49b082134f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb92c06203e34cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc561dddfc5440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1e49b082134f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62bafa041144fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb92c06203e34cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fokus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>