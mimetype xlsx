--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535629d6eacd45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd6781ca0af480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafc3c5e29dde4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b12d8a945d4756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38920c3e9f5b4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafc3c5e29dde4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Readed050dd734806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b12d8a945d4756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>