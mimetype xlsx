--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd6781ca0af480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cc023c87004923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b12d8a945d4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaff1dd3ddd34c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Readed050dd734806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b12d8a945d4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dc776d38704118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaff1dd3ddd34c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>