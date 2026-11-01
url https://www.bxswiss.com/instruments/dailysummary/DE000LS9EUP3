--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cc023c87004923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1be76d8ebf49a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaff1dd3ddd34c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7e338ad08b4ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dc776d38704118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaff1dd3ddd34c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb600b4b4c1d4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7e338ad08b4ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>