--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea5d2a14dfd4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0803716a97a4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b33b1d3fa9c48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb753b5cf4c2c495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re381b070904949b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b33b1d3fa9c48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fda161f16da4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb753b5cf4c2c495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>