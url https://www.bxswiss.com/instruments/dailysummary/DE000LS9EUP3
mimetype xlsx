--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0803716a97a4e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d965f71eb544fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb753b5cf4c2c495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f10d5c13b24990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fda161f16da4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb753b5cf4c2c495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5faf8d71bd484b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f10d5c13b24990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>