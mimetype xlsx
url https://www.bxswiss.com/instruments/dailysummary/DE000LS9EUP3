--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d965f71eb544fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0504a6b04404fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f10d5c13b24990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88eecd192924869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5faf8d71bd484b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f10d5c13b24990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd438738bead45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88eecd192924869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>