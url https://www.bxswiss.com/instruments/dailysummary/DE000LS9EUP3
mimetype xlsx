--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0504a6b04404fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8313f921324247dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88eecd192924869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a423eafffa64280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd438738bead45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88eecd192924869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81723bebafd7460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a423eafffa64280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>