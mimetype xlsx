--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8313f921324247dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f7076aa7f04733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a423eafffa64280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b394ebd804440b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81723bebafd7460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a423eafffa64280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8fc5c8e9994e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b394ebd804440b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>