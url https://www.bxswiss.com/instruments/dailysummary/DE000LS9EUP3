--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f7076aa7f04733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa7b60724e4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b394ebd804440b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8514e063e8b4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8fc5c8e9994e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b394ebd804440b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741759c4d7fc4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8514e063e8b4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>