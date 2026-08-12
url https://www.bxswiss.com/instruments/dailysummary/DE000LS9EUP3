--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa7b60724e4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbb97b6e83348f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8514e063e8b4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ea40839c14402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741759c4d7fc4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8514e063e8b4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb15b5c8b0a1498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ea40839c14402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>