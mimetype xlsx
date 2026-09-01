--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbb97b6e83348f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535629d6eacd45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ea40839c14402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafc3c5e29dde4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb15b5c8b0a1498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ea40839c14402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38920c3e9f5b4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafc3c5e29dde4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 20 aus USA, Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>