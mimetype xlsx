--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed97fd7817d4966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86da03b5157b4a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6171591305423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561b338a8512425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396aaaf4a4ef45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6171591305423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cc9995d8f74144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561b338a8512425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...387 lines deleted...]
-          <x:t>80,999</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,865</x:t>
-[...146 lines deleted...]
-          <x:t>80,966</x:t>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,823</x:t>
-[...58 lines deleted...]
-          <x:t>80,968</x:t>
+          <x:t>81,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>