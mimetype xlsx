--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86da03b5157b4a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68e8fe192cf4067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561b338a8512425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101e8b3eb6794927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cc9995d8f74144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561b338a8512425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc50e8aa199432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101e8b3eb6794927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>