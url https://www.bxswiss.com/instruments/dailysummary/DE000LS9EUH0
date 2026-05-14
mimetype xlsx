--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68e8fe192cf4067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98037d823f044bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101e8b3eb6794927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a39f5b094f4d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc50e8aa199432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101e8b3eb6794927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32255ae747ef4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a39f5b094f4d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>81,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>81,220</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>