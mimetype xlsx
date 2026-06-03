--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98037d823f044bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefd48e0fdb24e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a39f5b094f4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1315574a0140db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32255ae747ef4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a39f5b094f4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0173132811c44616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1315574a0140db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>81,100</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>81,051</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>81,104</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,987</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,023</x:t>
-[...117 lines deleted...]
-          <x:t>81,074</x:t>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>