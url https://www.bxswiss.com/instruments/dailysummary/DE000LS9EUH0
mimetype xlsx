--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefd48e0fdb24e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0070f8b1068c4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1315574a0140db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c4bdf6596e48b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0173132811c44616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1315574a0140db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0476c7eb12b44c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c4bdf6596e48b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>81,119</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,051</x:t>
-[...544 lines deleted...]
-          <x:t>80,898</x:t>
+          <x:t>81,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>