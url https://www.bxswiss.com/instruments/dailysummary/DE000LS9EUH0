--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0070f8b1068c4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2258bf5f67ec4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c4bdf6596e48b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68be2c0994149a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0476c7eb12b44c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c4bdf6596e48b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb2d3512d7044db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68be2c0994149a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>80,999</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,118</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,550</x:t>
-[...117 lines deleted...]
-          <x:t>81,717</x:t>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>