--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2258bf5f67ec4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfcdfd1d1f974af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68be2c0994149a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38948bcf88a4014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb2d3512d7044db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68be2c0994149a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9accb85883440b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38948bcf88a4014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>81,383</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>81,789</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>