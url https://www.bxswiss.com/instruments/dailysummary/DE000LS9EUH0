--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfcdfd1d1f974af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b657a231614c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38948bcf88a4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48a73763caa4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9accb85883440b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38948bcf88a4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61812672a234ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48a73763caa4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>