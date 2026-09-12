--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b657a231614c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e4e0b7c7174d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48a73763caa4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cd907e6a1b4ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61812672a234ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48a73763caa4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91a4931f18a4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cd907e6a1b4ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,570</x:t>
-[...48 lines deleted...]
-          <x:t>82,559</x:t>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,515</x:t>
-[...107 lines deleted...]
-          <x:t>82,710</x:t>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>82,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>