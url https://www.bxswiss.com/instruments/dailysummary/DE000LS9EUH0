--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e4e0b7c7174d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518cce2ce429403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cd907e6a1b4ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415264a33c1f4fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91a4931f18a4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cd907e6a1b4ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ac47706d724205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415264a33c1f4fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>82,597</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,846</x:t>
-[...252 lines deleted...]
-          <x:t>83,486</x:t>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>