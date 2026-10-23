--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518cce2ce429403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885a6dfd5d1548bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415264a33c1f4fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e105972fbad47d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84ac47706d724205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415264a33c1f4fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1e63ede8de477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e105972fbad47d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZFinance international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>