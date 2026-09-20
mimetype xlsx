--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9bcbcd046248ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47086559834cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3886a01decc34e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11782f571dc94970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc35af9e7a64382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3886a01decc34e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b0d89102264839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11782f571dc94970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>301,523</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>300,573</x:t>
-[...318 lines deleted...]
-          <x:t>301,809</x:t>
+          <x:t>301,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,103</x:t>
-[...188 lines deleted...]
-          <x:t>303,756</x:t>
+          <x:t>305,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>