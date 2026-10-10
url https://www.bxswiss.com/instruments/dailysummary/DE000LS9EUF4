--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47086559834cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae01d4af0e294d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11782f571dc94970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d15236e6f834d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b0d89102264839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11782f571dc94970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d61d055d005474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d15236e6f834d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>301,809</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,103</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>305,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,569</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>