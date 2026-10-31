--- v14 (2026-10-10)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae01d4af0e294d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44524ea3677b4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d15236e6f834d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01a7924b1d049da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d61d055d005474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d15236e6f834d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16de9626fc0a42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01a7924b1d049da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>