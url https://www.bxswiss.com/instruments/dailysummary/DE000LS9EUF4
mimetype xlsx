--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c34f750eec41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cce6e2177f42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd671ecc0c734d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cac04032cd4e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb4c22d58c143ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd671ecc0c734d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1bff1c82045a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cac04032cd4e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>301,429</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>