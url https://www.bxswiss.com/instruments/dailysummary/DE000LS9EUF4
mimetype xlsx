--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cce6e2177f42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0fdb22b978c4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cac04032cd4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d31a34ddf14b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1bff1c82045a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cac04032cd4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd4d6147bd44698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d31a34ddf14b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>