--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0fdb22b978c4e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edd60d619ed4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d31a34ddf14b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6417ab6b97d4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd4d6147bd44698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d31a34ddf14b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0a1b8b5d68443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6417ab6b97d4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>