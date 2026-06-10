--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edd60d619ed4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d577c30af24ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6417ab6b97d4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf7f119e9474e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0a1b8b5d68443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6417ab6b97d4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f3b3c68f504fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf7f119e9474e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>