--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d577c30af24ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbca2a4c25b43d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf7f119e9474e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1264c1c6b484fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f3b3c68f504fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf7f119e9474e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0949197fc52741e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1264c1c6b484fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>