--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbca2a4c25b43d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde4727896cb402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1264c1c6b484fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9e89b9af3c4a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0949197fc52741e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1264c1c6b484fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28754ffa53fb420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9e89b9af3c4a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>297,466</x:t>
-[...318 lines deleted...]
-          <x:t>299,182</x:t>
+          <x:t>297,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>298,374</x:t>
-[...247 lines deleted...]
-          <x:t>296,110</x:t>
+          <x:t>299,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>