--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde4727896cb402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d3a0e5a694952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9e89b9af3c4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262e99c23fcd40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28754ffa53fb420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9e89b9af3c4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8fc86395c0541b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262e99c23fcd40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>