--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d3a0e5a694952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9bcbcd046248ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262e99c23fcd40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3886a01decc34e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8fc86395c0541b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262e99c23fcd40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc35af9e7a64382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3886a01decc34e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aschenputtell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EUF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>