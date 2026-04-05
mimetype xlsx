--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6916080feb8f4226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05869b0beea64b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re622c96585ce4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73399c768f7409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2cf5eb2c434248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re622c96585ce4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ba9a60b6244706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73399c768f7409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>