--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05869b0beea64b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18ddecebc254fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73399c768f7409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc9e771b2b04e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ba9a60b6244706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73399c768f7409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819ff63aee6d434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc9e771b2b04e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>