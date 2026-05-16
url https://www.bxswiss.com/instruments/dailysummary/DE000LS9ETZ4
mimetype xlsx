--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18ddecebc254fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e68c96300034fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc9e771b2b04e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98b914e569e40ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819ff63aee6d434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc9e771b2b04e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4676819b324e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98b914e569e40ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>