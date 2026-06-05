--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e68c96300034fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380f5beef59f4652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98b914e569e40ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e252907b7f04f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4676819b324e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98b914e569e40ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e83e282b6a4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e252907b7f04f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>247,349</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>