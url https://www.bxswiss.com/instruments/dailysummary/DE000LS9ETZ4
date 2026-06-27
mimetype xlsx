--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380f5beef59f4652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbac0e8b320a4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e252907b7f04f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7890ce8d5bb4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e83e282b6a4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e252907b7f04f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd29660a764f4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7890ce8d5bb4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>