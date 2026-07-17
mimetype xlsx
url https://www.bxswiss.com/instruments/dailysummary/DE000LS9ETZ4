--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbac0e8b320a4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1b85c389ad449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7890ce8d5bb4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251ddae76a4c4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd29660a764f4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7890ce8d5bb4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473d808118b648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251ddae76a4c4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>