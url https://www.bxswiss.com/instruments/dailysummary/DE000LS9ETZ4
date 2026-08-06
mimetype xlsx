--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1b85c389ad449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43197403406c4934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251ddae76a4c4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02d426b66fe4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473d808118b648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251ddae76a4c4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf927ba9b2c34d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02d426b66fe4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>