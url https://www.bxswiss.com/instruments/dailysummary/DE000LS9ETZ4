--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43197403406c4934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd9f2742fa8426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02d426b66fe4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba78df342aa243d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf927ba9b2c34d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02d426b66fe4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ad3d24cfd74b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba78df342aa243d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>