--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd9f2742fa8426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9166ad6e3cd34af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba78df342aa243d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60d930498d14519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ad3d24cfd74b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba78df342aa243d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20903dc079254725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60d930498d14519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>