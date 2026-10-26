--- v13 (2026-09-16)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9166ad6e3cd34af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c5eb171efd455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60d930498d14519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cac6ca82324229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20903dc079254725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60d930498d14519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8889a9d26346b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cac6ca82324229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividenden-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>266,155</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>