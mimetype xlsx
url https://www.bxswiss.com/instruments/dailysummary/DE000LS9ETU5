--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc43d1f6c5043d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04dcc635cc447c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3407c81a2a604a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcad5aa2e32453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e2926d5bde493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3407c81a2a604a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d75d52c72c2405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcad5aa2e32453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,419</x:t>
-[...247 lines deleted...]
-          <x:t>150,650</x:t>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>152,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>