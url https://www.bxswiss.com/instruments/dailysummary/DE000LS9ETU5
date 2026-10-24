--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04dcc635cc447c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0432b2b6bf4542f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcad5aa2e32453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e4d164aefc4566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d75d52c72c2405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcad5aa2e32453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba02379ea854110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e4d164aefc4566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>152,024</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,348</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,612</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>