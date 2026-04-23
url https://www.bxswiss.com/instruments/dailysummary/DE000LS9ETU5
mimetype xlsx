--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82478973869439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f29309511144a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3491b214bc4424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8363606321340ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0691aed68ce4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3491b214bc4424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0dfb712ea374816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8363606321340ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>117,318</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>