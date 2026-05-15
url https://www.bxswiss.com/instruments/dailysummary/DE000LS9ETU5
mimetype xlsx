--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f29309511144a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e581e202544757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8363606321340ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41284ee8fcc140b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0dfb712ea374816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8363606321340ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475a11f84faf4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41284ee8fcc140b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>