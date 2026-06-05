--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e581e202544757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128fef095bda4a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41284ee8fcc140b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfeb5b47e56c420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475a11f84faf4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41284ee8fcc140b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562e935443ef4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfeb5b47e56c420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>135,407</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>129,979</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>