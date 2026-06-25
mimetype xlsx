--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128fef095bda4a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263bdf26d1824410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfeb5b47e56c420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851e28ef6f134099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562e935443ef4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfeb5b47e56c420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56eac2b5632349c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851e28ef6f134099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>