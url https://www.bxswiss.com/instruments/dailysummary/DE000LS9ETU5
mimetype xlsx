--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263bdf26d1824410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ee889849d9400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851e28ef6f134099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84164b11b3de47e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56eac2b5632349c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851e28ef6f134099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc82ecc5c7f4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84164b11b3de47e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>