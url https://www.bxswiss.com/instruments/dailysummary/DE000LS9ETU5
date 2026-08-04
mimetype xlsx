--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ee889849d9400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaecc45f6454876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84164b11b3de47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd652d27786de4b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc82ecc5c7f4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84164b11b3de47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0639af763054ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd652d27786de4b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>