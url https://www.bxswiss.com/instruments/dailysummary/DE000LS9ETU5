--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaecc45f6454876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc2b91b66c2421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd652d27786de4b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92effd75c73047b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0639af763054ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd652d27786de4b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab08bcb83d3644be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92effd75c73047b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>