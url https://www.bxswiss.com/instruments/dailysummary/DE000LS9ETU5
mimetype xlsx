--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc2b91b66c2421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc43d1f6c5043d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92effd75c73047b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3407c81a2a604a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab08bcb83d3644be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92effd75c73047b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e2926d5bde493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3407c81a2a604a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>151,907</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,264</x:t>
-[...330 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,419</x:t>
-[...117 lines deleted...]
-          <x:t>150,712</x:t>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>