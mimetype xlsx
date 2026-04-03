--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ace3237070b48c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d250b07a94e416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccb9216c1944586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d679e6ef7114905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9fdc0529704d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccb9216c1944586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f595bf29c74b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d679e6ef7114905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>68,383</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,758</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,594</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>