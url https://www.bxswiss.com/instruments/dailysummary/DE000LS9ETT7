--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d250b07a94e416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18403fc55e84c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d679e6ef7114905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa578bad873404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f595bf29c74b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d679e6ef7114905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d99288be57498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa578bad873404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>