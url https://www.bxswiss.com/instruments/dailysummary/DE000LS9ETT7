--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18403fc55e84c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bce4a4193d64819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa578bad873404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ed61c9597647fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d99288be57498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa578bad873404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee14d55c8a24f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ed61c9597647fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,820</x:t>
-[...522 lines deleted...]
-          <x:t>67,482</x:t>
+          <x:t>68,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>