--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bce4a4193d64819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47203e24afd741ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ed61c9597647fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17cbb5a3eae4561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee14d55c8a24f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ed61c9597647fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c9c911737741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17cbb5a3eae4561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>68,298</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,249</x:t>
-[...215 lines deleted...]
-          <x:t>67,745</x:t>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>66,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>