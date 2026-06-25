--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47203e24afd741ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45a3c787d1c4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17cbb5a3eae4561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64a55c19bb8443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c9c911737741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17cbb5a3eae4561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93097de4c46f4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64a55c19bb8443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>