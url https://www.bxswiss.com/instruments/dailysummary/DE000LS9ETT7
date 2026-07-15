--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45a3c787d1c4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5199a0cf9add444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64a55c19bb8443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3b0e328f8e4a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93097de4c46f4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64a55c19bb8443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b68ac95060a44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3b0e328f8e4a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>