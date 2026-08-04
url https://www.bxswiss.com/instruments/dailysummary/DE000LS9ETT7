--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5199a0cf9add444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e510a0878ee4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3b0e328f8e4a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9662aade996f48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b68ac95060a44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3b0e328f8e4a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0555dd812a48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9662aade996f48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>