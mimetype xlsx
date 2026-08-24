--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e510a0878ee4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4bb8c562d844f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9662aade996f48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203deaa6c62e4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0555dd812a48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9662aade996f48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65719e6cc97f4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203deaa6c62e4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>