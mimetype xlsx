--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4bb8c562d844f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c404e1287534a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203deaa6c62e4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f26734d3d4240b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65719e6cc97f4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203deaa6c62e4bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde8c72187de34247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f26734d3d4240b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>67,953</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,892</x:t>
-[...512 lines deleted...]
-          <x:t>71,748</x:t>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>