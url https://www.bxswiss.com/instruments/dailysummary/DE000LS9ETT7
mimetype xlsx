--- v11 (2026-09-13)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c404e1287534a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fae1828d984f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f26734d3d4240b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree511d10f3ea47a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde8c72187de34247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f26734d3d4240b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99129c653397436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree511d10f3ea47a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Printing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>67,153</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>