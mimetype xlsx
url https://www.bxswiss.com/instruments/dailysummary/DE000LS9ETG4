--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fb43e3eb49433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c9c6fe81e547f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc912a4fbc24f4f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538f8033f4f84277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1e5ff7a9474051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc912a4fbc24f4f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4181d6829fa2451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538f8033f4f84277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>