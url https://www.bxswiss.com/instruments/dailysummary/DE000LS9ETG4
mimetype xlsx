--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c9c6fe81e547f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ece0b9ae45b4263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538f8033f4f84277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1877ea4866c04729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4181d6829fa2451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538f8033f4f84277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f800af611c4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1877ea4866c04729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>