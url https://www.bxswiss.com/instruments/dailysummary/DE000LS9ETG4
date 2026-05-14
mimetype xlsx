--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ece0b9ae45b4263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde968880754f491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1877ea4866c04729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48d7085970d474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f800af611c4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1877ea4866c04729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e27113d3bf64578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48d7085970d474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>