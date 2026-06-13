--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde968880754f491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e67fc41a434a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48d7085970d474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cc4267398c40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e27113d3bf64578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48d7085970d474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bf7c562d6641fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cc4267398c40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>