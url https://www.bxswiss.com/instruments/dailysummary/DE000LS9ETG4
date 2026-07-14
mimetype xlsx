--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e67fc41a434a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb69eb300fa545b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cc4267398c40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404ed49f65014085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bf7c562d6641fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cc4267398c40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42284f018934e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404ed49f65014085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>