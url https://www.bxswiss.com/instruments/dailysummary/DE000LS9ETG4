--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb69eb300fa545b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290b3b639113454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404ed49f65014085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc80a0bb52d4bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42284f018934e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404ed49f65014085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7d4c0ffcd44928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc80a0bb52d4bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,855</x:t>
@@ -737,31 +239,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>