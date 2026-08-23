--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290b3b639113454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbbbcd7081d40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc80a0bb52d4bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38712652c7d4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7d4c0ffcd44928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc80a0bb52d4bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f6b2cab0b74f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38712652c7d4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,308 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...256 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -617,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>