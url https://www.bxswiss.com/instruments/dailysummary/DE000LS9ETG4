--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbbbcd7081d40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bafb1387e14830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38712652c7d4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4005a8a73949ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f6b2cab0b74f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38712652c7d4d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee508054d0f40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4005a8a73949ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>