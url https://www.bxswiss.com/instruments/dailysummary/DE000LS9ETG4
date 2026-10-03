--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bafb1387e14830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc268d17e274316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4005a8a73949ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668f3f4e876543f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee508054d0f40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4005a8a73949ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc397fc5480e248d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668f3f4e876543f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>