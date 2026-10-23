--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc268d17e274316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46227a50a154905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668f3f4e876543f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b999fca0924f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc397fc5480e248d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668f3f4e876543f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4c20e4712f40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b999fca0924f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speed Up Regel Nr. 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ETG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,018</x:t>
-[...630 lines deleted...]
-          <x:t>124,116</x:t>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>