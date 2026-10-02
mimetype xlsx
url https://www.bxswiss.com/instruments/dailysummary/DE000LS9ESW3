--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c09493c3f844e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93dbebfde0224fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3feacaef5bef47eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a3512ab5a24178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198e4788a477411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3feacaef5bef47eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec60a96eaba4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a3512ab5a24178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>192,983</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,889</x:t>
-[...21 lines deleted...]
-          <x:t>192,738</x:t>
+          <x:t>191,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,746</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>191,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,148</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>