--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93dbebfde0224fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a55d54e86144fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a3512ab5a24178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffdf2f21308c4880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec60a96eaba4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a3512ab5a24178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b65e8a502e24be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffdf2f21308c4880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...419 lines deleted...]
-          <x:t>189,093</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,356</x:t>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>