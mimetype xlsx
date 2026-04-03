--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5693f3afe449f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9a56e066774342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcdb32268384222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c9d69bb59644d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd82b9534c94f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcdb32268384222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2dede30a9d04584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c9d69bb59644d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>181,711</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>