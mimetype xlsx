--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9a56e066774342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250c3c2e2bb94940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c9d69bb59644d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29f195af5cd4e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2dede30a9d04584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c9d69bb59644d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b84ab1073640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29f195af5cd4e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>