--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250c3c2e2bb94940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1f8291bdee4746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29f195af5cd4e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffaa8b8c9c74c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b84ab1073640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29f195af5cd4e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ff1c2d06c04ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffaa8b8c9c74c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>