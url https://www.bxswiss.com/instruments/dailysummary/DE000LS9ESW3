--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1f8291bdee4746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ea0966b49d43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffaa8b8c9c74c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e96fda190e4220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ff1c2d06c04ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffaa8b8c9c74c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62b29fdd55f4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e96fda190e4220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>180,174</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,741</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>176,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,789</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>