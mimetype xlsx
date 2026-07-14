--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ea0966b49d43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbcb4f965eb4633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e96fda190e4220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128516d2cd484f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62b29fdd55f4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e96fda190e4220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46558a1858ca482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128516d2cd484f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,559</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>