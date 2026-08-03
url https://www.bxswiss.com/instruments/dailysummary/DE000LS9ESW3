--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbcb4f965eb4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20353a85be264548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128516d2cd484f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24683b50594940e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46558a1858ca482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128516d2cd484f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5a09181bb74078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24683b50594940e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>