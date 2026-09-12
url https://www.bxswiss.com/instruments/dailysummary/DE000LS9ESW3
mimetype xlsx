--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20353a85be264548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c09493c3f844e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24683b50594940e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3feacaef5bef47eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5a09181bb74078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24683b50594940e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198e4788a477411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3feacaef5bef47eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland 30 Equal Weight</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>189,100</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>