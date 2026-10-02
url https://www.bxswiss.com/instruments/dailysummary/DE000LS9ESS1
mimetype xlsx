--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d081b3805a420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e94ec79ae14902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3303019fd284f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4521b8762044e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e87ff029ad469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3303019fd284f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84dec4de6a2544f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4521b8762044e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,000</x:t>
-[...161 lines deleted...]
-          <x:t>250,089</x:t>
+          <x:t>248,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>249,460</x:t>
-[...296 lines deleted...]
-          <x:t>250,837</x:t>
+          <x:t>248,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>