--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e94ec79ae14902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1604c50f6dc943c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4521b8762044e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460eacfb3b1c4502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84dec4de6a2544f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4521b8762044e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4090473f2534eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460eacfb3b1c4502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>