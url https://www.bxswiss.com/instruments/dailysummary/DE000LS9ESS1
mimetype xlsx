--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d88e727df24460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7f5ae04fbc4cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b818a24ded64b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc02795f24f545c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ddbe53d6484c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b818a24ded64b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4303510b624b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc02795f24f545c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,161</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>237,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,143</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>