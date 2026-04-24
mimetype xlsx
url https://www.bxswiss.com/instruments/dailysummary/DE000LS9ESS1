--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7f5ae04fbc4cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb036730946240d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc02795f24f545c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572ed80cbcff4f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4303510b624b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc02795f24f545c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72e8f9b35b048e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572ed80cbcff4f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>