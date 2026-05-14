--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb036730946240d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f57325f67c4051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572ed80cbcff4f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42590e1a6dff418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72e8f9b35b048e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572ed80cbcff4f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068b2764ff95447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42590e1a6dff418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>