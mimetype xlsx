--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f57325f67c4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50ca6ff1beb4cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42590e1a6dff418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d120ddefbc241a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068b2764ff95447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42590e1a6dff418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1bc0afb317846ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d120ddefbc241a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>