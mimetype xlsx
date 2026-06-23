--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50ca6ff1beb4cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a339c051694b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d120ddefbc241a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2505f9fb7a574e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1bc0afb317846ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d120ddefbc241a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5cf14b914841da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2505f9fb7a574e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>