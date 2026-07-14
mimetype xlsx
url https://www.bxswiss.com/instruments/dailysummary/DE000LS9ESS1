--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a339c051694b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32dbea89ef5049dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2505f9fb7a574e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6399efa845d426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5cf14b914841da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2505f9fb7a574e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78a8b93b5da477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6399efa845d426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>253,702</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>