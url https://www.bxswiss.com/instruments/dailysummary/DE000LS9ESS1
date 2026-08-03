--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32dbea89ef5049dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd3343c8d3143fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6399efa845d426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc080dc11e13f43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78a8b93b5da477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6399efa845d426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59df9191a96e46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc080dc11e13f43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>