--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd3343c8d3143fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd906fd1b110a451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc080dc11e13f43c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ee3d58873c429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59df9191a96e46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc080dc11e13f43c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48358a4f0a8140a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ee3d58873c429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>250,512</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>250,470</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>247,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,272</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>