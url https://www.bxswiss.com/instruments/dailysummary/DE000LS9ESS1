--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd906fd1b110a451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d081b3805a420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ee3d58873c429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3303019fd284f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48358a4f0a8140a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ee3d58873c429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e87ff029ad469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3303019fd284f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videoüberwachung (Security)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>248,356</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,906</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>248,449</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>