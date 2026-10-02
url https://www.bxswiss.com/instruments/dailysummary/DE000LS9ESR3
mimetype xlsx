--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df687e898784c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a6d4c9a58e42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6021a244e8ae4e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re887ab26f6ac409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1f8deb85854cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6021a244e8ae4e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db916a3e2b349cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re887ab26f6ac409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>