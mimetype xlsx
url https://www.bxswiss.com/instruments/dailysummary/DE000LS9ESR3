--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a6d4c9a58e42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf035c29047a4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re887ab26f6ac409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817359cccb0e4468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db916a3e2b349cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re887ab26f6ac409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315f41fce89e420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817359cccb0e4468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>