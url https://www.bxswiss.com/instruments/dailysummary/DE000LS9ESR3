--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9043235b85244f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb704e7bd4d4a4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb5520162ab4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7f6748c8b844da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde36655e7e64211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb5520162ab4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c17507354be44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7f6748c8b844da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>