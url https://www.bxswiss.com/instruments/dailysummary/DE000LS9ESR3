--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb704e7bd4d4a4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa94ca9dd0314f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7f6748c8b844da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f6184ff4db430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c17507354be44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7f6748c8b844da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b45fafbcdf4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f6184ff4db430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>