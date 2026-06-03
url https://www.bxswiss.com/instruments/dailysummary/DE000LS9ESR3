--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa94ca9dd0314f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f51db7818d49d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f6184ff4db430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bfc0068f62449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b45fafbcdf4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f6184ff4db430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f1f51a5e9b46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bfc0068f62449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>138,309</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>