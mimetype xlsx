--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f51db7818d49d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6791efcaccaa44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bfc0068f62449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1263839ab51f46e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f1f51a5e9b46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bfc0068f62449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ad40726e7a4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1263839ab51f46e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>