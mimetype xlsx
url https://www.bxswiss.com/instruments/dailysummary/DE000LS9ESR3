--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6791efcaccaa44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a8c88bf3684f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1263839ab51f46e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cdbfd13bf84335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ad40726e7a4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1263839ab51f46e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8468a2208d74ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cdbfd13bf84335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>