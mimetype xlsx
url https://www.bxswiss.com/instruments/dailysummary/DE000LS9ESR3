--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a8c88bf3684f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2469e5edef45ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cdbfd13bf84335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7161c84da95d44d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8468a2208d74ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cdbfd13bf84335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45871015a5484862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7161c84da95d44d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>