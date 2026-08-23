--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2469e5edef45ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0078ad6bba7a4640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7161c84da95d44d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d6b08a37664463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45871015a5484862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7161c84da95d44d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e34b6946194c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d6b08a37664463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>