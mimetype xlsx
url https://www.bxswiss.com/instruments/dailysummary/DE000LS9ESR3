--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0078ad6bba7a4640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df687e898784c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d6b08a37664463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6021a244e8ae4e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e34b6946194c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d6b08a37664463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1f8deb85854cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6021a244e8ae4e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable US Food &amp; Restaurants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>