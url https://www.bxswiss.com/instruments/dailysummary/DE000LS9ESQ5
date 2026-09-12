--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20bfbc94a83d4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309f2553e21041a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb113752c354827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf1965681a041df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d847f91242419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb113752c354827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f8be7f01cc41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf1965681a041df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>