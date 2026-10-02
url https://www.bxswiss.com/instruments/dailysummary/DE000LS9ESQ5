--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309f2553e21041a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa30f31a98b4105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf1965681a041df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc738b245a7e4a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f8be7f01cc41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf1965681a041df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b38554b15d48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc738b245a7e4a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>