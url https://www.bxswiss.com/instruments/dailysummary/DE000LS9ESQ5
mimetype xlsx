--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa30f31a98b4105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f958d547514986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc738b245a7e4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcc23e3edf34565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b38554b15d48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc738b245a7e4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6120c0bbcbda43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcc23e3edf34565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>