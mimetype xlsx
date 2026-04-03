--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a67939659534d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fd84144d6f4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f981e2576646ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63223767e2534836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3b44a2579c49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f981e2576646ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba957f5ae95c452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63223767e2534836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>