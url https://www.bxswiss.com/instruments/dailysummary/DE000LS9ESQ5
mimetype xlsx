--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fd84144d6f4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8734026d6ae64930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63223767e2534836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf814c96ff8644f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba957f5ae95c452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63223767e2534836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3af56adb8514e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf814c96ff8644f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>202,618</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,128</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>208,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>