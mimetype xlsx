--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8734026d6ae64930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb839fccbd474949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf814c96ff8644f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b792fc450424fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3af56adb8514e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf814c96ff8644f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d284bd57ed4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b792fc450424fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>