--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb839fccbd474949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481a7128cff6438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b792fc450424fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f548507be5c41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d284bd57ed4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b792fc450424fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd047ccfb5bf24c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f548507be5c41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>225,665</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>