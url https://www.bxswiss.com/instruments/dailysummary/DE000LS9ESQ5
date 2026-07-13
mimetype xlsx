--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481a7128cff6438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07566f5006d4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f548507be5c41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fef8b203a0b46fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd047ccfb5bf24c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f548507be5c41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d4101a28784d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fef8b203a0b46fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>218,855</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,846</x:t>
-[...274 lines deleted...]
-          <x:t>217,312</x:t>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>