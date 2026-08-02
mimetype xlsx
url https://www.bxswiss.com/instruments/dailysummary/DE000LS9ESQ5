--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07566f5006d4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c196ecd2884fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fef8b203a0b46fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89aea17c792d4cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d4101a28784d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fef8b203a0b46fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1537e34ffa41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89aea17c792d4cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>