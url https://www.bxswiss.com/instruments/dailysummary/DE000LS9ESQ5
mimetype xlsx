--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c196ecd2884fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20bfbc94a83d4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89aea17c792d4cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb113752c354827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1537e34ffa41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89aea17c792d4cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d847f91242419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb113752c354827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value, Growth and Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>