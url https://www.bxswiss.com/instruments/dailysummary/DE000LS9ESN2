--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b6962384ee46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb28441f698a46c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d28de3ac2d47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b31db0cbd840ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3465ddeefa04caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d28de3ac2d47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f3d3ee397544d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b31db0cbd840ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>406,501</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>402,275</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>399,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,496</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>