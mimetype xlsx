--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb28441f698a46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3cc1b02b8f8436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b31db0cbd840ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406e476a83f4426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f3d3ee397544d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b31db0cbd840ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5884fd90e84d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406e476a83f4426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>