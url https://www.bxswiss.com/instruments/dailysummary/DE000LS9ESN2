--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3cc1b02b8f8436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e56cc4e0d1d44b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406e476a83f4426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9243dc1c19d74ee5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5884fd90e84d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406e476a83f4426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0cf2a07ed84fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9243dc1c19d74ee5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>