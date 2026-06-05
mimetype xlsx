--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e56cc4e0d1d44b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce000e427274d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9243dc1c19d74ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68087443d67449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0cf2a07ed84fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9243dc1c19d74ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0097caff67c342b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68087443d67449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>