--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce000e427274d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ca4b87f629487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68087443d67449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f7100ab3de42bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0097caff67c342b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68087443d67449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab66d354ee84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f7100ab3de42bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>