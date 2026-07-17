--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ca4b87f629487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104a8e3e0e4740a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f7100ab3de42bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223f4ac133ea4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab66d354ee84722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f7100ab3de42bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f21da58d7c431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223f4ac133ea4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>