--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104a8e3e0e4740a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2937db4a204aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223f4ac133ea4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2320cc2b337247c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f21da58d7c431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223f4ac133ea4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a58174dad54d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2320cc2b337247c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>476,622</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>476,248</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>474,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,305</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>