--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2937db4a204aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133944f044844882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2320cc2b337247c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b83a9a6ade404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a58174dad54d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2320cc2b337247c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4efab109b1947bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b83a9a6ade404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>