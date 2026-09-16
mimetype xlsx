--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133944f044844882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec980e32bb4f4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b83a9a6ade404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355998415d9c4b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4efab109b1947bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b83a9a6ade404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0b659a5daf417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355998415d9c4b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TAM Roboteraktien Long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,459 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>476,112</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>