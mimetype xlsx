--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c9f42c39e6468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c548f3fb4942bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae7680c2e39478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cb2c0b27d344f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968ad4414e9443a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae7680c2e39478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7290c4725c495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cb2c0b27d344f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>