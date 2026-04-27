--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c548f3fb4942bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e1d77c7b2a4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cb2c0b27d344f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f04b327ddff411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7290c4725c495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cb2c0b27d344f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb976554f364059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f04b327ddff411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>