--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e1d77c7b2a4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283193a544f84977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f04b327ddff411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa4824e02cc4bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb976554f364059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f04b327ddff411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ed2c39b1bf45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa4824e02cc4bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>