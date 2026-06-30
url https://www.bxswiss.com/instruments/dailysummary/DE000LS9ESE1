--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283193a544f84977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94653581f7f4cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa4824e02cc4bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra523e57c6d55410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ed2c39b1bf45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa4824e02cc4bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5ffdcc66764bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra523e57c6d55410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>188,067</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>