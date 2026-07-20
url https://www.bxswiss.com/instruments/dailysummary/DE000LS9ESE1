--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94653581f7f4cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953ba43a5ac64d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra523e57c6d55410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34c121f799a4cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5ffdcc66764bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra523e57c6d55410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592a64dbe2fd478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34c121f799a4cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>