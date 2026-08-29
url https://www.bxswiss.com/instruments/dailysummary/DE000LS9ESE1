--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953ba43a5ac64d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a49bc328b74336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34c121f799a4cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf283514bd011455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R592a64dbe2fd478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34c121f799a4cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4f843fb3764bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf283514bd011455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>194,114</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>