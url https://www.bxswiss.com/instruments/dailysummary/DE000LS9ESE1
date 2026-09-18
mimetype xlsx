--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a49bc328b74336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb861cfb62ad44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf283514bd011455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf479f21992b742d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4f843fb3764bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf283514bd011455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b9d6dc18924e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf479f21992b742d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>