--- v11 (2026-09-18)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb861cfb62ad44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b6d67701c94e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf479f21992b742d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b59b112f97c4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b9d6dc18924e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf479f21992b742d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5e1e56093f4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b59b112f97c4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...404 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,159</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>192,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,113</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>