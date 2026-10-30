--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b6d67701c94e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955b90bac14f4c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b59b112f97c4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2aed33dfc3420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5e1e56093f4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b59b112f97c4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9eb27ba25b94179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2aed33dfc3420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltigkeit + Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ESE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,239 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>189,338</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>