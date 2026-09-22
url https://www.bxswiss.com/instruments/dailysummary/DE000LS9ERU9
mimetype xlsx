--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01177336ae534f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b69c36021d47da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42409b0141f4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb723ca8d59ea467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240d69e437b84625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42409b0141f4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4735717eb202430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb723ca8d59ea467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>238,834</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>248,613</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>