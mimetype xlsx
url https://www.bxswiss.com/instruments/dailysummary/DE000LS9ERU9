--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b69c36021d47da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7222ba41f9424205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb723ca8d59ea467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5204e77bf2f74522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4735717eb202430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb723ca8d59ea467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaff9c522f6947c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5204e77bf2f74522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>