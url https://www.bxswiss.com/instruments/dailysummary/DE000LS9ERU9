--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7222ba41f9424205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f0c55b2591412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5204e77bf2f74522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32f1907f4c849ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaff9c522f6947c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5204e77bf2f74522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bc0158436a44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32f1907f4c849ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>