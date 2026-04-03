--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca91aa39e34d4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9d0cdfbb6b49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae21f6e3b95b4537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3462a6773bce4562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a7f6d3d599456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae21f6e3b95b4537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3688b6a05aed43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3462a6773bce4562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>