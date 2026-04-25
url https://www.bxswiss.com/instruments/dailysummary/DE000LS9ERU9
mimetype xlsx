--- v8 (2026-04-03)
+++ v9 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9d0cdfbb6b49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8664d8c3fb4680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3462a6773bce4562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d766ee3c5a4f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3688b6a05aed43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3462a6773bce4562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8c514c75da4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d766ee3c5a4f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>