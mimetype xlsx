--- v9 (2026-04-25)
+++ v10 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8664d8c3fb4680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60a2ef837d54e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d766ee3c5a4f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7590d943b314588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8c514c75da4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d766ee3c5a4f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42a0e930b904f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7590d943b314588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>