--- v10 (2026-05-15)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60a2ef837d54e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1aea56cd334dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7590d943b314588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753bc2128fda437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42a0e930b904f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7590d943b314588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ec551564304482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753bc2128fda437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>