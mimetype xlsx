--- v11 (2026-06-05)
+++ v12 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1aea56cd334dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07f9abbbfd84501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753bc2128fda437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb495d6c3fec4dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ec551564304482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753bc2128fda437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d85d0ee02524baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb495d6c3fec4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,598 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>