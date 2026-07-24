--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07f9abbbfd84501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d1f08f62de4d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb495d6c3fec4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e435751eab945ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d85d0ee02524baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb495d6c3fec4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061f849c215448b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e435751eab945ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>