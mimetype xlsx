--- v13 (2026-07-24)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d1f08f62de4d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01177336ae534f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e435751eab945ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42409b0141f4b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061f849c215448b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e435751eab945ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240d69e437b84625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42409b0141f4b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Dividenden-Perlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>236,167</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>