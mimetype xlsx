--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794b726648364926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1866e338a8e4bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467b839404e4434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ad3d51728f44e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b939ba5dd4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467b839404e4434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a81fb510294533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ad3d51728f44e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>