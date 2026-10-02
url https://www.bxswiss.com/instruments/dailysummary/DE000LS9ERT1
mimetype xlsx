--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1866e338a8e4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a50e290fb95406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ad3d51728f44e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99eea43ded849c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a81fb510294533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ad3d51728f44e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2824293d61794bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99eea43ded849c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>