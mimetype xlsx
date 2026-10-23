--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a50e290fb95406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd95b4ed5354997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99eea43ded849c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca463418526447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2824293d61794bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99eea43ded849c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78e9af5ae7f4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca463418526447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>147,764</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,126</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>15.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,672</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,803</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>