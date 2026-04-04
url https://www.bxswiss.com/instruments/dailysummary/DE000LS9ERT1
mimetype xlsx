--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e9ec0aae9f640ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d3784aaa224430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc886d0dfd3470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619d6c817bb54663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58da42fada1045ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc886d0dfd3470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edd25c4d0a549dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619d6c817bb54663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>