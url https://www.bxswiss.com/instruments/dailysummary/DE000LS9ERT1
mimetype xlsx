--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d3784aaa224430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd7d82f3da044ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619d6c817bb54663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc48ed445664b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edd25c4d0a549dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619d6c817bb54663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28590531e4fe41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc48ed445664b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>