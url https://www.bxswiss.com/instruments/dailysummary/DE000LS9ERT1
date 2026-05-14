--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd7d82f3da044ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e989e0d3bd4f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc48ed445664b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd8549212584dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28590531e4fe41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc48ed445664b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485ad397d8c64684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd8549212584dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>141,940</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,554</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>140,292</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>