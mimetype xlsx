--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e989e0d3bd4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88edbd0d32842d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd8549212584dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9195b0ef5a954c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485ad397d8c64684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd8549212584dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27009d4dd9441b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9195b0ef5a954c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,927</x:t>
-[...387 lines deleted...]
-          <x:t>140,460</x:t>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>