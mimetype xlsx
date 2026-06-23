--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88edbd0d32842d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743213ffb6374536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9195b0ef5a954c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc420b76d1f7b4eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27009d4dd9441b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9195b0ef5a954c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe38b6957c94fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc420b76d1f7b4eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>140,758</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>139,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>