--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743213ffb6374536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542dc8684468447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc420b76d1f7b4eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44605b2afe5d4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe38b6957c94fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc420b76d1f7b4eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40e1238e5ff4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44605b2afe5d4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>