--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542dc8684468447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a0772e3f4f4479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44605b2afe5d4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54585ec2036c481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40e1238e5ff4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44605b2afe5d4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253fb6bcef654e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54585ec2036c481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>140,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>