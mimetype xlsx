--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a0772e3f4f4479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794b726648364926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54585ec2036c481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467b839404e4434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253fb6bcef654e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54585ec2036c481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b939ba5dd4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467b839404e4434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Research Alpha Perform</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>141,268</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,184</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>141,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,078</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>