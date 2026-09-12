--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11223c37b2014855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5867101d1a8243b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa3a706d9a748fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a26e60b7e0e4c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7b119f64d84fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa3a706d9a748fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f484bc525824ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a26e60b7e0e4c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,992</x:t>
-[...48 lines deleted...]
-          <x:t>86,981</x:t>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,934</x:t>
-[...220 lines deleted...]
-          <x:t>86,997</x:t>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>