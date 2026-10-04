--- v15 (2026-09-12)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5867101d1a8243b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cca662b9b043be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a26e60b7e0e4c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f87b7e9bc6d4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f484bc525824ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a26e60b7e0e4c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d7cf0575f74bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f87b7e9bc6d4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,282</x:t>
-[...252 lines deleted...]
-          <x:t>87,958</x:t>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>