--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cca662b9b043be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93abd5ccb9784a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f87b7e9bc6d4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74f1e6f530740c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d7cf0575f74bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f87b7e9bc6d4fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606a18d0db03469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74f1e6f530740c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>