--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdfe0feec144fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df4f1c6fda84a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35205a0bd2574757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7bc86efa0a54324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85f93d7fbfe4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35205a0bd2574757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be3b0f452a24dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7bc86efa0a54324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>