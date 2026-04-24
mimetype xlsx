--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df4f1c6fda84a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a013493d61c438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7bc86efa0a54324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525cf34a61c64486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be3b0f452a24dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7bc86efa0a54324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58530c815164cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525cf34a61c64486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>