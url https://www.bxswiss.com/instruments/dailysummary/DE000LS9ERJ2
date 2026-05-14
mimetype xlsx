--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a013493d61c438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204e5234fab446ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525cf34a61c64486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6270b0f286004990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58530c815164cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525cf34a61c64486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ce6b6210c64c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6270b0f286004990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>