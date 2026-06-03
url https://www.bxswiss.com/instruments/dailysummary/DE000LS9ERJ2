--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204e5234fab446ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2ce08c70e64924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6270b0f286004990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96efacd239a74e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ce6b6210c64c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6270b0f286004990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e562984ed02405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96efacd239a74e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>