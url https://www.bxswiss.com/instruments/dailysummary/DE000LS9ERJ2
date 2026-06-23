--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2ce08c70e64924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71df49e9c754816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96efacd239a74e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc636af8bc20e46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e562984ed02405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96efacd239a74e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d521a706b8a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc636af8bc20e46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>85,448</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,323</x:t>
-[...21 lines deleted...]
-          <x:t>85,305</x:t>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>85,231</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>