--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71df49e9c754816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7992c07f3394c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc636af8bc20e46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80df0be7201f4e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d521a706b8a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc636af8bc20e46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8e0fcfbcc34a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80df0be7201f4e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>85,336</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>85,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,612</x:t>
-[...188 lines deleted...]
-          <x:t>85,637</x:t>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>86,093</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>