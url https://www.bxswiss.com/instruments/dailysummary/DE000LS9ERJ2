--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7992c07f3394c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4375ffc6e6ed46be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80df0be7201f4e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da4ec96b2314576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8e0fcfbcc34a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80df0be7201f4e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e43074c6f4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da4ec96b2314576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>85,742</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>85,736</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>86,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>