--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4375ffc6e6ed46be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11223c37b2014855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da4ec96b2314576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa3a706d9a748fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e43074c6f4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da4ec96b2314576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7b119f64d84fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa3a706d9a748fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Werte Langfristige Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>