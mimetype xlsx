--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8757bd8136420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71efb54bac044bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e7918d36394453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2db9788abe4210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3a4f02d0a7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e7918d36394453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a75157f548447c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2db9788abe4210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>