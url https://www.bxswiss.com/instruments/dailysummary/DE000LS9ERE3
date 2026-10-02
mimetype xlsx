--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71efb54bac044bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e83ee466cf04702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2db9788abe4210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6264e837b634330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a75157f548447c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2db9788abe4210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031c838e04554072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6264e837b634330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>