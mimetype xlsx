--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e83ee466cf04702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf185e607cf56443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6264e837b634330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be0352d0f41494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031c838e04554072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6264e837b634330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516fb7f59b7a4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be0352d0f41494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>