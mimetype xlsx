--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596eb00684fe4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ca051ef0f74157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d43be6efa64229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46124545ffab4ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e470ff040a430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d43be6efa64229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2c9efb39be41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46124545ffab4ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>352,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>