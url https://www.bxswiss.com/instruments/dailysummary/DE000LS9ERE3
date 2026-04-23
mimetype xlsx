--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ca051ef0f74157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a1dbb064e6431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46124545ffab4ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954f3d3e43c94ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2c9efb39be41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46124545ffab4ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604c6f4779684623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954f3d3e43c94ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>358,970</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>349,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,610</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>