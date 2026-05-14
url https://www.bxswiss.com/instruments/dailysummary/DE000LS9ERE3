--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a1dbb064e6431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57185a24551f41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954f3d3e43c94ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91717503d7d946b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604c6f4779684623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954f3d3e43c94ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1ffd0f72614c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91717503d7d946b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>