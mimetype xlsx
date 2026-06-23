--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57185a24551f41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c1b8f4a9da419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91717503d7d946b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0aebb7a702479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1ffd0f72614c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91717503d7d946b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f8dd02ddf84f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0aebb7a702479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>464,950</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>