--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c1b8f4a9da419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf6deacc0154f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0aebb7a702479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32c8583c4c14831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f8dd02ddf84f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0aebb7a702479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b45404ede37446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32c8583c4c14831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>