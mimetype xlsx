--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf6deacc0154f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeac4535e08b4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32c8583c4c14831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1844dae0aa9547f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b45404ede37446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32c8583c4c14831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e1b0d31e3e4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1844dae0aa9547f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>