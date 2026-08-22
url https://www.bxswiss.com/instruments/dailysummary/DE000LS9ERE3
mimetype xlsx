--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeac4535e08b4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8757bd8136420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1844dae0aa9547f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e7918d36394453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e1b0d31e3e4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1844dae0aa9547f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3a4f02d0a7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e7918d36394453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit vor Risiko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>