--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac38757d5ab4447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6003bd11cfc1438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdad1e37fcb343ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b53c3ac7884831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d6fcf118244a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdad1e37fcb343ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ecfa358ff6c4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b53c3ac7884831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>