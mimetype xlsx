--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6003bd11cfc1438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b3fa456d2e46ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b53c3ac7884831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9523435905445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ecfa358ff6c4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b53c3ac7884831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffddbafdd64c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9523435905445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>