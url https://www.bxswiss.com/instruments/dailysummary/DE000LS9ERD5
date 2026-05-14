--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b3fa456d2e46ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e5195a27634bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9523435905445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21baadc41c504c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffddbafdd64c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9523435905445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783a1f4a13474138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21baadc41c504c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>