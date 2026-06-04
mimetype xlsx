--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e5195a27634bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a04c6a7e304aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21baadc41c504c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdcceeb57e5495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783a1f4a13474138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21baadc41c504c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66efa2e5e3b646c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdcceeb57e5495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,743</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>171,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,580</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>