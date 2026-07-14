--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a04c6a7e304aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c0cc4b7547476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdcceeb57e5495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0144eed0708a4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66efa2e5e3b646c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdcceeb57e5495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f85138d5bf497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0144eed0708a4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>175,190</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>