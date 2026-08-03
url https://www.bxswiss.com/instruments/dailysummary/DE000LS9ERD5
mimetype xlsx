--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c0cc4b7547476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc71e99dc7f4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0144eed0708a4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775a156b941d4351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f85138d5bf497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0144eed0708a4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f7fed1540441c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775a156b941d4351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>