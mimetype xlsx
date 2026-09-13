--- v11 (2026-08-03)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc71e99dc7f4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7e0e4ade544730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775a156b941d4351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d6d11e7a8c4085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f7fed1540441c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775a156b941d4351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5912577ada40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d6d11e7a8c4085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>197,508</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>