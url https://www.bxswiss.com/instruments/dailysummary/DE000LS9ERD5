--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7e0e4ade544730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afc7206fc9f4e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d6d11e7a8c4085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ff6f30aa2b4409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5912577ada40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d6d11e7a8c4085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb4b971677f4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ff6f30aa2b4409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Max' Anlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>