--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8848e61d324fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc704bb016524759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a2eb72c01146bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R721b20f30a834b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee168a184434443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a2eb72c01146bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44318dc8bce54722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R721b20f30a834b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>