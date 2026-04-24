--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc704bb016524759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9939c52f271346c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R721b20f30a834b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e106d57275943a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44318dc8bce54722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R721b20f30a834b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae62c1c797d04d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e106d57275943a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>