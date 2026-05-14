--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9939c52f271346c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a371f520bc74a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e106d57275943a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739a911774114e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae62c1c797d04d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e106d57275943a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2cae2c67414c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739a911774114e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>147,425</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,942</x:t>
-[...490 lines deleted...]
-          <x:t>148,372</x:t>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>