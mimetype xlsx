--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a371f520bc74a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eca1850bfe4ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739a911774114e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2dc21dc6c2844e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2cae2c67414c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739a911774114e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfc326c176f4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2dc21dc6c2844e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,200</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>