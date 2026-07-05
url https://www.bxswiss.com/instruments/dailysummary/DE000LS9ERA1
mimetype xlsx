--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eca1850bfe4ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfb863ad906414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2dc21dc6c2844e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9076a6ca634c4a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfc326c176f4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2dc21dc6c2844e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89803799ec44fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9076a6ca634c4a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>