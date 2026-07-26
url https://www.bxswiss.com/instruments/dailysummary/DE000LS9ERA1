--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfb863ad906414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354d26e7014b402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9076a6ca634c4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5378d93ce7b411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89803799ec44fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9076a6ca634c4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1365e200db394634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5378d93ce7b411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,006</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>147,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>