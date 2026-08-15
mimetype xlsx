--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354d26e7014b402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e088f7e60c6405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5378d93ce7b411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af5b2e2f36342ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1365e200db394634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5378d93ce7b411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce3f2afc7f74a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af5b2e2f36342ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>