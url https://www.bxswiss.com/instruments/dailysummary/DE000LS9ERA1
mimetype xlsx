--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e088f7e60c6405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1259a805ce6418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af5b2e2f36342ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd464090355ef4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbce3f2afc7f74a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af5b2e2f36342ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268da7e615bd40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd464090355ef4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>146,080</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,983</x:t>
-[...323 lines deleted...]
-          <x:t>147,589</x:t>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>