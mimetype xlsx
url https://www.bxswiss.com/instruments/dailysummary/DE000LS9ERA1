--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1259a805ce6418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7ca5fa44ae4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd464090355ef4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4238309b7d7e4ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268da7e615bd40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd464090355ef4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6158f3d52140a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4238309b7d7e4ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>