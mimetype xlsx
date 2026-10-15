--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7ca5fa44ae4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a87405a82644fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4238309b7d7e4ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb910f7b2d0324e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6158f3d52140a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4238309b7d7e4ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdf4209f3994df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb910f7b2d0324e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>