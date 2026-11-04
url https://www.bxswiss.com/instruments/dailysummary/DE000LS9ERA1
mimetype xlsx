--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a87405a82644fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5d782f9cb74618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb910f7b2d0324e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9eaf3030c44b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdf4209f3994df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb910f7b2d0324e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb963a5aba284f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9eaf3030c44b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>INDIEN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ERA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>140,755</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,164</x:t>
-[...247 lines deleted...]
-          <x:t>142,674</x:t>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>