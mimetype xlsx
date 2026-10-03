--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dc714521ee4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b1f97b7e9c4d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7b998ae74241bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a976b0643449f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f25af7317e74dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7b998ae74241bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafb9102308d4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a976b0643449f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>