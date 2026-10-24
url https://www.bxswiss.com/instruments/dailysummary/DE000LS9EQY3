--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b1f97b7e9c4d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a8bc53a57c424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a976b0643449f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284086b4b01940bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafb9102308d4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a976b0643449f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329aa23ae9de40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284086b4b01940bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>