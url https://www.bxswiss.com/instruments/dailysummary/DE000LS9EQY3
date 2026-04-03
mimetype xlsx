--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f720be53ed401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8eebef38fc547f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e845cf304848da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2925bb137b4cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b032e712e748d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e845cf304848da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce6dd9a07b24e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2925bb137b4cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>