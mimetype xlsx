--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8eebef38fc547f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2df5f9bdc5144ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2925bb137b4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2815c2206ea9420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce6dd9a07b24e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2925bb137b4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd7b078218e45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2815c2206ea9420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>