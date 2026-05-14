--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2df5f9bdc5144ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce983ed46f24645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2815c2206ea9420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3698ce7fcb6e491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd7b078218e45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2815c2206ea9420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72823a4241b4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3698ce7fcb6e491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>