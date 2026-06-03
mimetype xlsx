--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce983ed46f24645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ae8e51e565476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3698ce7fcb6e491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd165db6dea6a4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72823a4241b4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3698ce7fcb6e491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4fde53f60d4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd165db6dea6a4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>