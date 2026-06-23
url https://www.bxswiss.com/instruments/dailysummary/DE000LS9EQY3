--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ae8e51e565476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a678644eaf3464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd165db6dea6a4d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85bd12caa4b433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4fde53f60d4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd165db6dea6a4d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8736ec8347104276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85bd12caa4b433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>