--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a678644eaf3464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2faadca1244d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85bd12caa4b433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c5fff14df044fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8736ec8347104276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85bd12caa4b433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1050e9c918d45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c5fff14df044fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>