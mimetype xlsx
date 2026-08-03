--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2faadca1244d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b5e729eeb74a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c5fff14df044fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e00bb6a2a94c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1050e9c918d45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c5fff14df044fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35460ec5c324aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e00bb6a2a94c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>