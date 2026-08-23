--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b5e729eeb74a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79af5dd22784c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e00bb6a2a94c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cffb7b8b13d4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35460ec5c324aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e00bb6a2a94c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c3d6f8aaf147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cffb7b8b13d4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>