--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79af5dd22784c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dc714521ee4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cffb7b8b13d4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a7b998ae74241bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c3d6f8aaf147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cffb7b8b13d4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f25af7317e74dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a7b998ae74241bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cloud Stars International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>