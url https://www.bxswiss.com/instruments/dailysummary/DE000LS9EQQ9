--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a126a750f14b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1618ac75a1d54afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7442a7ae765e4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a64c1cb97474457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c91646b461b4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7442a7ae765e4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dab0d19d874fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a64c1cb97474457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>993,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>995,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>938,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>938,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>947,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>