--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1618ac75a1d54afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0ce44b9ae44ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a64c1cb97474457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57fa22010c0a4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dab0d19d874fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a64c1cb97474457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc048044f044a4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57fa22010c0a4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>981,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>922,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>964,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>991,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>964,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>