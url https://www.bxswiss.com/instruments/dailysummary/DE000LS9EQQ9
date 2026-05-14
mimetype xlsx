--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0ce44b9ae44ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aabc9ea73d3473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57fa22010c0a4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdde71fd433b407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc048044f044a4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57fa22010c0a4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbad0febc744ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdde71fd433b407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>989,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>972,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>988,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.063,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.066,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.037,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>