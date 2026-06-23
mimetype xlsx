--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aabc9ea73d3473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93afad0c9d11439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdde71fd433b407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48dad03c4a94897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbad0febc744ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdde71fd433b407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71222a4bb8c54049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48dad03c4a94897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.065,352</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>