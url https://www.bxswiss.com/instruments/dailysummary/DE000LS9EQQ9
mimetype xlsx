--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93afad0c9d11439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb896b56a0f7941f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48dad03c4a94897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b59116065ee4aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71222a4bb8c54049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48dad03c4a94897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda124fa6c3914194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b59116065ee4aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.103,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.116,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.096,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.103,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.123,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.126,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.108,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.120,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>