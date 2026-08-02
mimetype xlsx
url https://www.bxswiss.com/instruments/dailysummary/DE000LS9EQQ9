--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb896b56a0f7941f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c203e83876c43d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b59116065ee4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfadc6bd2bcd74217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda124fa6c3914194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b59116065ee4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30ff31a5ac44d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfadc6bd2bcd74217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.145,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.177,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.144,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.176,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.198,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.212,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.195,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>