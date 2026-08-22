--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c203e83876c43d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9317f8beab424646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfadc6bd2bcd74217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dbf1d6f166456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30ff31a5ac44d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfadc6bd2bcd74217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c3b35cbb2240ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dbf1d6f166456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.189,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.194,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.185,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.187,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.214,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.217,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.202,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.205,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>