--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9317f8beab424646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e30129bdcf45de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dbf1d6f166456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470e2c1b54024327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c3b35cbb2240ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dbf1d6f166456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c37dbb74f5445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470e2c1b54024327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.292,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.292,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>