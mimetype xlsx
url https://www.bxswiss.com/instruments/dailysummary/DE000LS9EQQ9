--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e30129bdcf45de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b203408e654bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470e2c1b54024327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90eec849e969443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c37dbb74f5445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470e2c1b54024327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046b5255d5a14bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90eec849e969443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.280,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.249,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.256,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.247,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.252,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>