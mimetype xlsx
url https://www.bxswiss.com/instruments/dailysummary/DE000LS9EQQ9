--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b203408e654bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f8d5562e1f4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90eec849e969443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdad7a95ba84de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046b5255d5a14bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90eec849e969443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59637af551594fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdad7a95ba84de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Szew Grundinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.261,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.264,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.258,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.242,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.245,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.229,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.240,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>