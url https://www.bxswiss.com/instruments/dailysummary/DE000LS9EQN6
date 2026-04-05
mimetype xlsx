--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e831abeffbd4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4046a9e91e574c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62212fb89ee14f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac1d2212f854d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42ff129f5de47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62212fb89ee14f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd959fbcc304361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac1d2212f854d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>