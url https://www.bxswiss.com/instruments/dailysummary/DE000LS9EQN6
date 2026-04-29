--- v3 (2026-04-05)
+++ v4 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4046a9e91e574c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa57208280d4b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac1d2212f854d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c53b198e6224c7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd959fbcc304361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac1d2212f854d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4767f9f5963b4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c53b198e6224c7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>