--- v4 (2026-04-29)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa57208280d4b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0f9e75139447fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c53b198e6224c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf741211a147b4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4767f9f5963b4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c53b198e6224c7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ef9d5b37a0467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf741211a147b4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>623,356</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>