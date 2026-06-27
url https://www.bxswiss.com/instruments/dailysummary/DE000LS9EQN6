--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0f9e75139447fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493a7bfe300749cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf741211a147b4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c51a116df645bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ef9d5b37a0467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf741211a147b4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1b3e49451d4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c51a116df645bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>723,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>