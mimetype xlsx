--- v6 (2026-06-27)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493a7bfe300749cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c78bf5fa8054eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c51a116df645bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6906de7f65104496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1b3e49451d4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c51a116df645bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05915ec23d3c4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6906de7f65104496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>660,515</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>