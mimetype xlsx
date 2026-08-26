--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c78bf5fa8054eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996945b37c1d4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6906de7f65104496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84d29fd08a44d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05915ec23d3c4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6906de7f65104496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red63e28e33974230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84d29fd08a44d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>