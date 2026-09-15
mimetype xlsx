--- v8 (2026-08-26)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996945b37c1d4a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda633613c5524bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84d29fd08a44d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57dd798a5e754607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red63e28e33974230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84d29fd08a44d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024ca40aacc5497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57dd798a5e754607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>644,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>