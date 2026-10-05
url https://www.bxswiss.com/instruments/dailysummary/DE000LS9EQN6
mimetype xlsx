--- v9 (2026-09-15)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda633613c5524bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d051115b8a4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57dd798a5e754607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd190a28f51bd4f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024ca40aacc5497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57dd798a5e754607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fef0c1637be4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd190a28f51bd4f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>