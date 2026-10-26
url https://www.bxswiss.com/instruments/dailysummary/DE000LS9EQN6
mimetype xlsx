--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d051115b8a4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7a7d7ec9814107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd190a28f51bd4f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48718f0a0c2b4812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fef0c1637be4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd190a28f51bd4f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a530de751646d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48718f0a0c2b4812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MiaSa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>726,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>722,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>722,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>