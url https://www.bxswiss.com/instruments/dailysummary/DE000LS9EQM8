--- v12 (2026-09-08)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f5f8dda88b4da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc80a11122394935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d1189a57ba4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c03cb7ceca42a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9605ecf551dc4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d1189a57ba4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73edab796e6f472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c03cb7ceca42a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>165,334</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>