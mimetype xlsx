--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc80a11122394935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6e1f160fff41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c03cb7ceca42a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1d6cab30c54676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73edab796e6f472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c03cb7ceca42a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939ee3fdcea44395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1d6cab30c54676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>