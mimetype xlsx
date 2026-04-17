--- v4 (2026-03-15)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ea980bb9074502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c14948a60e4c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c2d83a33b84aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941d1c00e9db4de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8acbc2a28126430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c2d83a33b84aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ab9f0169674330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941d1c00e9db4de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>136,417</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>