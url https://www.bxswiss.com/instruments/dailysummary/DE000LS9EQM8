--- v5 (2026-04-17)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c14948a60e4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab335c2ffb54d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941d1c00e9db4de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dccd70d96ce40f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ab9f0169674330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941d1c00e9db4de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef86fc3a0324747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dccd70d96ce40f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>