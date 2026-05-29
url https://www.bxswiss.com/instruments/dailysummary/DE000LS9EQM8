--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab335c2ffb54d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c65e963f86427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dccd70d96ce40f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83b28be35ee4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef86fc3a0324747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dccd70d96ce40f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d8427d78434d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83b28be35ee4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>