--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c65e963f86427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9905ae452dfd40ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83b28be35ee4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e5f5aea23e45ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d8427d78434d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83b28be35ee4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed9a34bece747a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e5f5aea23e45ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>