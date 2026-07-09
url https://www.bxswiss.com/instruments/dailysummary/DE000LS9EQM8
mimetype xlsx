--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9905ae452dfd40ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3734b19b0c94ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e5f5aea23e45ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef295c4450a484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed9a34bece747a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e5f5aea23e45ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbecaee2b14c4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef295c4450a484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>