--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3734b19b0c94ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc653f08327488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef295c4450a484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3803abe8f6064e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbecaee2b14c4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef295c4450a484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55af39737db24cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3803abe8f6064e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>153,017</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,828</x:t>
-[...97 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,565</x:t>
-[...333 lines deleted...]
-          <x:t>154,799</x:t>
+          <x:t>154,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>