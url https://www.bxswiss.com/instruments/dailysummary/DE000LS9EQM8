--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc653f08327488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374ee268d6264562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3803abe8f6064e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af9c38c08054080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55af39737db24cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3803abe8f6064e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8236a913524127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af9c38c08054080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>