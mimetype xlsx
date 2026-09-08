--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374ee268d6264562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f5f8dda88b4da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af9c38c08054080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d1189a57ba4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8236a913524127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af9c38c08054080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9605ecf551dc4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d1189a57ba4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Norwegische Nationalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EQM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>